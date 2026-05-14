--- v0 (2026-03-25)
+++ v1 (2026-05-14)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="392" uniqueCount="193">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="726" uniqueCount="345">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -291,50 +291,317 @@
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3560/indicacao_n.o_017.2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito Municipal, que seja tomada providência urgente no Vão do Moreira, próximo à entrada da fazenda do (Pastor) Sr. Antônio e demais moradores.</t>
   </si>
   <si>
     <t>3561</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>POLLIANY PIMENTA</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3561/indicacao_n.o_018.2026.pdf</t>
   </si>
   <si>
     <t>Indica ao Excelentíssimo Senhor Prefeito de Cabeceira Grande que seja feito o calçamento em frente à Feira dos Produtores do Distrito de Palmital de Minas “Carlos de Oliveira Matos - Carrin de Matos”, no Distrito de Palmital de Minas, para melhorar a acessibilidade e segurança dos feirantes e visitantes.</t>
   </si>
   <si>
+    <t>3574</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3574/indicacao_n.o_019.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a implantação de arborização nas laterais da pista de caminhada, localizada na Avenida Central Vereador Quinca Amâncio no município de Cabeceira Grande-MG.</t>
+  </si>
+  <si>
+    <t>3575</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_n.o_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a colocação de placas de sinalização “PARE” nas ruas José Alves Viana e Maria Vaz da Silva,  lombada ( quebra-mola) e placa de sinalização “PARE” na rua Nhô Mundin município de Cabeceira Grande-MG</t>
+  </si>
+  <si>
+    <t>3576</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3576/indicacao_n.o_021.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a doação de um terreno, para a construção de um galpão, destinado à instalação da sede da COOPSBIO – Cooperativa de Produtos Sustentáveis Biológicos e Orgânicos</t>
+  </si>
+  <si>
+    <t>3577</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3577/indicacao_n.o_022.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a implantação do  PORTAL DO SERVIDOR.</t>
+  </si>
+  <si>
+    <t>3578</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3578/indicacao_n.o_023.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a criação do Programa “Cartão Material Escolar” no Município de Cabeceira Grande.</t>
+  </si>
+  <si>
+    <t>3579</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>CARLITO, AURELIO DA GUIA, CLÁUDIA ABREU, EVALDO GORDO, NENZIM, POLLIANY PIMENTA, PROFESSORA SOENE, ROBSON CIPÓ, YSAIAS DE SOUSA</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_n.o_024.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a instalação de rede elétrica e iluminação pública na Rua Deputado Ciro Aguiar</t>
+  </si>
+  <si>
+    <t>3580</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3580/indicacao_n.o_025.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a realização de limpeza urbana nos Bairros Santana e Veredas.</t>
+  </si>
+  <si>
+    <t>3581</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3581/indicacao_n.o_026.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a instalação de rede elétrica e iluminação pública na Rua Jacinta Machado.</t>
+  </si>
+  <si>
+    <t>3582</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3582/indicacao_n.o_027.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a instalação de rede elétrica e iluminação pública na Rua Geraldo Telheiro</t>
+  </si>
+  <si>
+    <t>3585</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_n.o_028.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito Municipal que sejam adotadas as providências administrativas cabíveis para promover a contratação de empresa especializada em Segurança e Medicina do Trabalho, ou profissional legalmente habilitado, com a finalidade de realizar avaliação técnica das condições laborais, mediante inspeção in loco, elaboração de laudo técnico e emissão de parecer conclusivo, acerca das atividades exercidas pelas servidoras lotadas nos serviços de limpeza, higienização, preparo, manipulação e distribuição de alimentação escolar nas unidades da rede municipal de ensino, visando subsidiar eventual concessão do adicional de insalubridade, desde que presentes os requisitos técnicos e legais aplicáveis.</t>
+  </si>
+  <si>
+    <t>3594</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3594/indicacao_n.o_029.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Excelentíssimo Senhor Prefeito de Cabeceira Grande que providencie a instalação de lixeiras em pontos estratégicos da praça, situada em frente à sede da Prefeitura Municipal, bem como da Praça Manoel Romualdo da Silva - "Manoel de Joca" (Bairro Santana).</t>
+  </si>
+  <si>
+    <t>3595</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>YSAIAS DE SOUSA, AURELIO DA GUIA, CLÁUDIA ABREU, EVALDO GORDO, POLLIANY PIMENTA</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3595/indicacao_n.o_030.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito Municipal que adote as providências necessárias para a revogação dos dispositivos da Lei Municipal nº Lei 850, de 22 de abril de 2025.</t>
+  </si>
+  <si>
+    <t>3596</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_n.o_031.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito que adote medidas urgentes para o controle e manejo de cães em situação de rua.</t>
+  </si>
+  <si>
+    <t>3597</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3597/indicacao_n.o_032.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a recuperação de passagem com adequação da vazão de água em acesso à propriedade rural Fazenda Bolívia São José.</t>
+  </si>
+  <si>
+    <t>3603</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3603/indicacao_n.o_033.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a instalação de redutor de velocidade (quebra-molas) na Rua Bela Vista em Palmital de Minas.</t>
+  </si>
+  <si>
+    <t>3604</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3604/indicacao_n.o_034.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a implantação de sistema de atendimento nas unidades de saúde por meio de distribuição de senhas.</t>
+  </si>
+  <si>
+    <t>3606</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacao_n.o_035.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a instalação de sinalização refletiva tipo “olho de gato” na entrada e saída da Sede do município de Cabeceira Grande/MG.</t>
+  </si>
+  <si>
+    <t>3607</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n.o_036.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito a doação de um terreno para a Associação dos Feirantes da Agricultura Familiar de Cabeceira Grande.</t>
+  </si>
+  <si>
+    <t>3608</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_n.o_037.2026.pdf</t>
+  </si>
+  <si>
+    <t>Indica ao Prefeito adoção de providências visando a regularização fundiária do Bairro Cerrado no Município de Cabeceira Grande.</t>
+  </si>
+  <si>
+    <t>3598</t>
+  </si>
+  <si>
+    <t>MOC</t>
+  </si>
+  <si>
+    <t>MOÇÃO</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3598/mocao_de_repudio_001.2026.pdf</t>
+  </si>
+  <si>
+    <t>Á conduta atribuída a servidor público municipal da área da saúde</t>
+  </si>
+  <si>
+    <t>3605</t>
+  </si>
+  <si>
+    <t>PPR</t>
+  </si>
+  <si>
+    <t>PARECER PRÉVIO</t>
+  </si>
+  <si>
+    <t>TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3605/parecer_previo_no_1167413_exercicio_2023.pdf</t>
+  </si>
+  <si>
+    <t>Emite Parecer Prévio as contas do município de Cabeceira Grande, referentes ao Exercício de 2023 Processo n.º 11674713</t>
+  </si>
+  <si>
     <t>3544</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3544/projeto_de_lei_complementar_001.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 32, de 2 de dezembro de 2015, que “dispõe sobre o Estatuto dos Servidores Públicos Municipais de Cabeceira Grande (MG)”, para ajustes na Licença para Tratamento de Saúde – LTS, compreendendo Auxílio-Doença e benefício de incapacidade temporária para o trabalho.</t>
   </si>
   <si>
     <t>3521</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
@@ -444,50 +711,194 @@
   <si>
     <t>Altera a Lei n.º 460, de 15 de abril de 2015, que "Dispõe sobre a organização da Política de Assistência Social no Município de Cabeceira Grande; institui o Programa "Mais Social" regulamenta a concessão das ações e projetos dele integrantes...." para instituir o Programa "Material Legal" destinado a doação de materiais de construção inservíveis oriundos de obras e reformas realizadas em bens públicos municipais a famílias em situação de vulnerabilidade social.</t>
   </si>
   <si>
     <t>3555</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_013.2026.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 317, de 5 de março de 2010, que “dispõe sobre o Plano de Carreiras do Magistério Público Municipal” para instituir o Regime Especial de Ampliação da Jornada – Reaj, a Gratificação por Encargos Pedagógicos Especiais – Gepe, bem como para disciplinar situações vinculadas ao Programa Escola em Tempo Integral e dá outras providência</t>
   </si>
   <si>
     <t>3566</t>
   </si>
   <si>
     <t>YSAIAS DE SOUSA</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3566/projeto_de_lei_014.2026.pdf</t>
   </si>
   <si>
     <t>Institui diretrizes para a Política Municipal de Acompanhamento ao Estudante com Diabetes na rede pública municipal de ensino de Cabeceira Grande/MG, e dá outras providências.</t>
   </si>
   <si>
+    <t>3570</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3570/projeto_de_lei_015.2026.pdf</t>
+  </si>
+  <si>
+    <t>Ratifica a Sexta Alteração e a Consolidação do Contrato de Consórcio do Consórcio Intermunicipal de Saúde da Rede de Urgência e Emergência da Região Ampliada Noroeste – Cisreuno; e altera a Lei Municipal nº. 429, de 25 de abril de 2014, que “ratifica o Protocolo de Intenções para adesão do Município de Cabeceira Grande ao Consórcio Intermunicipal de Saúde da Rede de Urgência e Emergência da Região de Saúde Ampliada Noroeste e dá outra providência.”</t>
+  </si>
+  <si>
+    <t>3571</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3571/projeto_de_lei_016.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a homenagem “Aluno Destaque do Ano” no âmbito das escolas da rede municipal de ensino de Cabeceira Grande – MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3572</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3572/projeto_de_lei_017.2026.pdf</t>
+  </si>
+  <si>
+    <t>Institui a homenagem “Docente Destaque do Ano” no âmbito do Município de Cabeceira Grande – MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3573</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3573/projeto_de_lei_018.2026.pdf</t>
+  </si>
+  <si>
+    <t>Concede o Título de Cidadania Honorária Cabeceirense ao senhor Alexandre Santos Corrêa da Costa e dá outra providência.</t>
+  </si>
+  <si>
+    <t>3586</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3586/projeto_de_lei_019.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n.º 825, de 1° de julho de 2024, que “estatui normas especiais para regulamentar o parcelamento de solo rural para fins urbanos, destinados à implantação de Loteamento Especial – LE na Zona de Interesse Ambiental e Turístico de Urbanização Específica – ZIA – TUR...”, para esclarecer a natureza do percentual global de 35%, fixar os mínimos individuais por categoria como obrigação do loteador, qualificar os máximos como índices-referência, disciplinar o cômputo da APP e definir a base de cálculo da gleba loteável, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3587</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3587/projeto_de_lei_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a abertura de crédito adicional especial ao orçamento vigente e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3588</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3588/projeto_de_lei_021.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n°. 881, de 6 de outubro de 2025, que “autoriza o Município de Cabeceira Grande (MG) a contratar operação de crédito, com outorga de garantia, com a Caixa Econômica Federal no âmbito do programa Financiamento à Infraestrutura e ao Saneamento – Finisa...” para ajustar o artigo 2° à redação padrão de contragarantia.</t>
+  </si>
+  <si>
+    <t>3589</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_de_lei_022.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para a instituição de programa municipal voltado à inclusão educacional e profissional de jovens e adultos no âmbito do Município de Cabeceira Grande/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3590</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3590/projeto_de_lei_023.2026.pdf</t>
+  </si>
+  <si>
+    <t>Dispõe sobre diretrizes para o incentivo à inovação e à melhoria da gestão pública no âmbito do Município de Cabeceira Grande/MG e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3599</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_024.2026.pdf</t>
+  </si>
+  <si>
+    <t>Cria cargo que especifica; altera a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande ...”, para criar a carreira específica da Administração Tributária Municipal em atendimento ao disposto no artigo 37, inciso XXII, da Constituição Federal, com redação dada pela Emenda Constitucional nº. 42, de 19 de dezembro de 2003, e nos artigos 37, parágrafos 17 e 18, e 156-B, parágrafo 2º, inciso VI, da Constituição Federal, com redação dada Emenda Constitucional nº. 132, de 20 de dezembro de 2023 – Reforma Tributária; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3600</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3600/projeto_de_lei_025.2026_texto.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a permuta dos bens imóveis que especifica e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3601</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3601/projeto_de_lei_026.2026.pdf</t>
+  </si>
+  <si>
+    <t>Revoga a Lei n.º 850, de 22 de abril de 2025, que “regulamenta a concessão e usufruto da Licença para Tratar de Interesses Particulares – LIP de que trata o artigo 87 e respectivos desdobramentos da Lei Complementar n.º 32, de 2 de dezembro de 2015, que ‘dispõe sobre o Estatuto dos Servidores Públicos Municipais de Cabeceira Grande (MG)’, bem como com extensão de seus efeitos às cessões funcionais”; disciplina os efeitos jurídicos decorrentes de sua vigência, especialmente quanto à restituição de valores recolhidos e à regularização funcional de servidores e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3602</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3602/projeto_de_lei_027.2026.pdf</t>
+  </si>
+  <si>
+    <t>Estabelece normas para regulamentar o processo de regulação do acesso eletivo no âmbito do Sistema Único de Saúde- SUS do Município de Cabeceira Grande; cria a Coordenadoria Municipal de Regulação em Saúde Pública - Coresp e o respectivo cargo de provimento comissionado de Coordenador de Regulação em Saúde Pública; e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3609</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3609/projeto_de_lei_028.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n.º 413, de 16 de outubro de 2013, que “cria o Instituto de Previdência Social do Município de Cabeceira Grande – Prevcab e dá outras providências”, para correção de erro material na redação dada pela Lei n°. 893, de 1° de dezembro de 2025</t>
+  </si>
+  <si>
+    <t>3610</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3610/projeto_de_lei_029.2026.pdf</t>
+  </si>
+  <si>
+    <t>Altera a Lei n.º 413, de 16 de outubro de 2013, que “cria o Instituto de Previdência Social do Município de Cabeceira Grande – Prevcab...”, para instituir e dispor sobre o pagamento de jeton aos membros dos órgãos colegiados do Instituto de Previdência Social do Município de Cabeceira Grande – Prevcab, e dá outras providências.</t>
+  </si>
+  <si>
+    <t>3611</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3611/projeto_de_lei_030.2026.pdf</t>
+  </si>
+  <si>
+    <t>Autoriza a ampliação do valor da subvenção social concedida ao Instituto Ação, nos termos do disposto na Lei Municipal nº. 884, de 7 de outubro de 2025, e dá outras providências</t>
+  </si>
+  <si>
     <t>3527</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
     <t>CARLITO, NENZIM, PROFESSORA SOENE, ROBSON CIPÓ</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3527/requerimento_no_001.2026.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a execução da Lei nº 906/2025.</t>
   </si>
   <si>
     <t>3534</t>
   </si>
   <si>
     <t>NENZIM, CARLITO, PROFESSORA SOENE, ROBSON CIPÓ</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3534/requerimento_no_002.2026.pdf</t>
@@ -589,50 +1000,95 @@
     <t>3567</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3567/requerimento_no_013.2026.pdf</t>
   </si>
   <si>
     <t>Solicita cópia da ata da reunião de designação dos professores e monitores ocorrida no dia 22 de dezembro de 2025,  na Escola Professora Hozana no  Município de Cabeceira Grande - Minas Gerais em 2026.</t>
   </si>
   <si>
     <t>3568</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3568/requerimento_no_014.2026.pdf</t>
   </si>
   <si>
     <t>Solicita informações referentes, a falta de medicação na Rede Pública de Saúde e liberação de exames no Município de Cabeceira Grande - Minas Gerais em 2026.</t>
   </si>
   <si>
     <t>3569</t>
   </si>
   <si>
     <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3569/requerimento_no_015.2026.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre bens, repasses e prestação de contas de associações do Município de Cabeceira Grande e do Distrito de Palmital de Minas.</t>
+  </si>
+  <si>
+    <t>3583</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3583/requerimento_no_016.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações relativas à implantação e funcionamento do sistema de registro eletrônico de ponto no âmbito da administra-ção pública municipal</t>
+  </si>
+  <si>
+    <t>3584</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3584/requerimento_no_017.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações acerca da convocação e contratação de agentes de combate às endemias no município de Cabeceira Grande/MG.</t>
+  </si>
+  <si>
+    <t>3591</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3591/requerimento_no_018.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre a contratação de oficinas mecânicas situadas no Distrito de Palmital de Minas que prestam ou prestaram serviços ao Município de Cabeceira Grande/MG.</t>
+  </si>
+  <si>
+    <t>3592</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3592/requerimento_no_019.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações referentes aos profissionais/empresas credenciados junto à Prefeitura Municipal.</t>
+  </si>
+  <si>
+    <t>3593</t>
+  </si>
+  <si>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3593/requerimento_no_020.2026.pdf</t>
+  </si>
+  <si>
+    <t>Solicita informações sobre suposta negativa de transporte e eventual retaliação a usuária do serviço público de saúde.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -936,67 +1392,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_n.o_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3533/indicacao_n.o_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3535/indicacao_n.o_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3536/indicacao_n.o_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3537/indicacao_n.o_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3538/indicacao_n.o_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3545/indicacao_n.o_008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3546/indicacao_n.o_009.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3547/indicacao_n.o_010.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_n.o_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3549/indicacao_n.o_012.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3556/indicacao_n.o_013.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3557/indicacao_n.o_014.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3558/indicacao_n.o_015.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3559/indicacao_n.o_016.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3560/indicacao_n.o_017.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3561/indicacao_n.o_018.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3544/projeto_de_lei_complementar_001.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3521/projeto_de_lei_001.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_de_lei_002.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3523/projeto_de_lei_003.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3524/projeto_de_lei_004.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3525/projeto_de_lei_005.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3529/projeto_de_lei_006.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3530/projeto_de_lei_007.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3531/projeto_de_lei_008.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3532/projeto_de_lei_009.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3541/projeto_de_lei_010.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3542/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3543/projeto_de_lei_012.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_013.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3566/projeto_de_lei_014.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3527/requerimento_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3534/requerimento_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3540/requerimento_no_003.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3550/requerimento_no_004.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3551/requerimento_no_005.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3554/requerimento_no_008.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3562/requerimento_no_009.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3563/requerimento_no_010.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3564/requerimento_no_011.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3565/requerimento_no_012.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3567/requerimento_no_013.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3568/requerimento_no_014.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3569/requerimento_no_015.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3528/indicacao_n.o_001.2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3533/indicacao_n.o_002.2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3535/indicacao_n.o_003.2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3536/indicacao_n.o_004.2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3537/indicacao_n.o_005.2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3538/indicacao_n.o_006.2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3545/indicacao_n.o_008.2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3546/indicacao_n.o_009.2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3547/indicacao_n.o_010.2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3548/indicacao_n.o_011.2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3549/indicacao_n.o_012.2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3556/indicacao_n.o_013.2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3557/indicacao_n.o_014.2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3558/indicacao_n.o_015.2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3559/indicacao_n.o_016.2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3560/indicacao_n.o_017.2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3561/indicacao_n.o_018.2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3574/indicacao_n.o_019.2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3575/indicacao_n.o_020.2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3576/indicacao_n.o_021.2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3577/indicacao_n.o_022.2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3578/indicacao_n.o_023.2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3579/indicacao_n.o_024.2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3580/indicacao_n.o_025.2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3581/indicacao_n.o_026.2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3582/indicacao_n.o_027.2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3585/indicacao_n.o_028.2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3594/indicacao_n.o_029.2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3595/indicacao_n.o_030.2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3596/indicacao_n.o_031.2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3597/indicacao_n.o_032.2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3603/indicacao_n.o_033.2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3604/indicacao_n.o_034.2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3606/indicacao_n.o_035.2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3607/indicacao_n.o_036.2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3608/indicacao_n.o_037.2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3598/mocao_de_repudio_001.2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3605/parecer_previo_no_1167413_exercicio_2023.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3544/projeto_de_lei_complementar_001.2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3521/projeto_de_lei_001.2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3522/projeto_de_lei_002.2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3523/projeto_de_lei_003.2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3524/projeto_de_lei_004.2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3525/projeto_de_lei_005.2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3529/projeto_de_lei_006.2026.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3530/projeto_de_lei_007.2026.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3531/projeto_de_lei_008.2026.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3532/projeto_de_lei_009.2026.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3541/projeto_de_lei_010.2026.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3542/projeto_de_lei_011.2026.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3543/projeto_de_lei_012.2026.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3555/projeto_de_lei_013.2026.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3566/projeto_de_lei_014.2026.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3570/projeto_de_lei_015.2026.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3571/projeto_de_lei_016.2026.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3572/projeto_de_lei_017.2026.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3573/projeto_de_lei_018.2026.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3586/projeto_de_lei_019.2026.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3587/projeto_de_lei_020.2026.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3588/projeto_de_lei_021.2026.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3589/projeto_de_lei_022.2026.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3590/projeto_de_lei_023.2026.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3599/projeto_de_lei_024.2026.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3600/projeto_de_lei_025.2026_texto.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3601/projeto_de_lei_026.2026.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3602/projeto_de_lei_027.2026.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3609/projeto_de_lei_028.2026.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3610/projeto_de_lei_029.2026.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3611/projeto_de_lei_030.2026.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3527/requerimento_no_001.2026.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3534/requerimento_no_002.2026.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3540/requerimento_no_003.2026.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3550/requerimento_no_004.2026.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3551/requerimento_no_005.2026.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3554/requerimento_no_008.2026.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3562/requerimento_no_009.2026.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3563/requerimento_no_010.2026.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3564/requerimento_no_011.2026.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3565/requerimento_no_012.2026.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3567/requerimento_no_013.2026.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3568/requerimento_no_014.2026.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3569/requerimento_no_015.2026.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3583/requerimento_no_016.2026.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3584/requerimento_no_017.2026.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3591/requerimento_no_018.2026.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3592/requerimento_no_019.2026.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2026/3593/requerimento_no_020.2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H49"/>
+  <dimension ref="A1:H91"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="129.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="118.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="121.42578125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -1458,820 +1914,1906 @@
       </c>
       <c r="D19" t="s">
         <v>11</v>
       </c>
       <c r="E19" t="s">
         <v>12</v>
       </c>
       <c r="F19" t="s">
         <v>90</v>
       </c>
       <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
       <c r="H19" t="s">
         <v>92</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
         <v>93</v>
       </c>
       <c r="B20" t="s">
         <v>9</v>
       </c>
       <c r="C20" t="s">
-        <v>10</v>
+        <v>94</v>
       </c>
       <c r="D20" t="s">
-        <v>94</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
+        <v>12</v>
+      </c>
+      <c r="F20" t="s">
+        <v>23</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="F20" t="s">
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...4 lines deleted...]
-        <v>98</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
+        <v>98</v>
+      </c>
+      <c r="D21" t="s">
+        <v>11</v>
+      </c>
+      <c r="E21" t="s">
+        <v>12</v>
+      </c>
+      <c r="F21" t="s">
+        <v>23</v>
+      </c>
+      <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
-      <c r="B21" t="s">
-[...5 lines deleted...]
-      <c r="D21" t="s">
+      <c r="H21" t="s">
         <v>100</v>
-      </c>
-[...10 lines deleted...]
-        <v>103</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
+        <v>101</v>
+      </c>
+      <c r="B22" t="s">
+        <v>9</v>
+      </c>
+      <c r="C22" t="s">
+        <v>102</v>
+      </c>
+      <c r="D22" t="s">
+        <v>11</v>
+      </c>
+      <c r="E22" t="s">
+        <v>12</v>
+      </c>
+      <c r="F22" t="s">
+        <v>36</v>
+      </c>
+      <c r="G22" s="1" t="s">
+        <v>103</v>
+      </c>
+      <c r="H22" t="s">
         <v>104</v>
-      </c>
-[...19 lines deleted...]
-        <v>106</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
+        <v>105</v>
+      </c>
+      <c r="B23" t="s">
+        <v>9</v>
+      </c>
+      <c r="C23" t="s">
+        <v>106</v>
+      </c>
+      <c r="D23" t="s">
+        <v>11</v>
+      </c>
+      <c r="E23" t="s">
+        <v>12</v>
+      </c>
+      <c r="F23" t="s">
+        <v>23</v>
+      </c>
+      <c r="G23" s="1" t="s">
         <v>107</v>
       </c>
-      <c r="B23" t="s">
-[...14 lines deleted...]
-      <c r="G23" s="1" t="s">
+      <c r="H23" t="s">
         <v>108</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
+        <v>109</v>
+      </c>
+      <c r="B24" t="s">
+        <v>9</v>
+      </c>
+      <c r="C24" t="s">
         <v>110</v>
       </c>
-      <c r="B24" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D24" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>96</v>
+        <v>68</v>
       </c>
       <c r="G24" s="1" t="s">
         <v>111</v>
       </c>
       <c r="H24" t="s">
         <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
         <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>31</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="H25" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>35</v>
+        <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>120</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>121</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>122</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>40</v>
+        <v>123</v>
       </c>
       <c r="D27" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>96</v>
+        <v>115</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>124</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>125</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>126</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>44</v>
+        <v>127</v>
       </c>
       <c r="D28" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>23</v>
+        <v>115</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>128</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>129</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>130</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>49</v>
+        <v>131</v>
       </c>
       <c r="D29" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>23</v>
+        <v>90</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>132</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>133</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>134</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>54</v>
+        <v>135</v>
       </c>
       <c r="D30" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>96</v>
+        <v>63</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>136</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>137</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>138</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>58</v>
+        <v>139</v>
       </c>
       <c r="D31" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>96</v>
+        <v>140</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>141</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>142</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>62</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>145</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>146</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>147</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>67</v>
+        <v>148</v>
       </c>
       <c r="D33" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>96</v>
+        <v>36</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>149</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>150</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>151</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>72</v>
+        <v>152</v>
       </c>
       <c r="D34" t="s">
-        <v>100</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>101</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>141</v>
+        <v>13</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>142</v>
+        <v>153</v>
       </c>
       <c r="H34" t="s">
-        <v>143</v>
+        <v>154</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>144</v>
+        <v>155</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>10</v>
+        <v>156</v>
       </c>
       <c r="D35" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>147</v>
+        <v>13</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>148</v>
+        <v>157</v>
       </c>
       <c r="H35" t="s">
-        <v>149</v>
+        <v>158</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>150</v>
+        <v>159</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>17</v>
+        <v>160</v>
       </c>
       <c r="D36" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>151</v>
+        <v>18</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>152</v>
+        <v>161</v>
       </c>
       <c r="H36" t="s">
-        <v>153</v>
+        <v>162</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>154</v>
+        <v>163</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>22</v>
+        <v>164</v>
       </c>
       <c r="D37" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>155</v>
+        <v>90</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>156</v>
+        <v>165</v>
       </c>
       <c r="H37" t="s">
-        <v>157</v>
+        <v>166</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>158</v>
+        <v>167</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>27</v>
+        <v>168</v>
       </c>
       <c r="D38" t="s">
-        <v>145</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>146</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>141</v>
+        <v>90</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>159</v>
+        <v>169</v>
       </c>
       <c r="H38" t="s">
-        <v>160</v>
+        <v>170</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>161</v>
+        <v>171</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>31</v>
+        <v>10</v>
       </c>
       <c r="D39" t="s">
-        <v>145</v>
+        <v>172</v>
       </c>
       <c r="E39" t="s">
-        <v>146</v>
-[...2 lines deleted...]
-        <v>90</v>
+        <v>173</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>162</v>
+        <v>174</v>
       </c>
       <c r="H39" t="s">
-        <v>163</v>
+        <v>175</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>164</v>
+        <v>176</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>35</v>
+        <v>10</v>
       </c>
       <c r="D40" t="s">
-        <v>145</v>
+        <v>177</v>
       </c>
       <c r="E40" t="s">
-        <v>146</v>
+        <v>178</v>
       </c>
       <c r="F40" t="s">
-        <v>90</v>
+        <v>179</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>41</v>
+        <v>180</v>
       </c>
       <c r="H40" t="s">
-        <v>165</v>
+        <v>181</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>166</v>
+        <v>182</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>40</v>
+        <v>10</v>
       </c>
       <c r="D41" t="s">
-        <v>145</v>
+        <v>183</v>
       </c>
       <c r="E41" t="s">
-        <v>146</v>
+        <v>184</v>
       </c>
       <c r="F41" t="s">
-        <v>90</v>
+        <v>185</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>41</v>
+        <v>186</v>
       </c>
       <c r="H41" t="s">
-        <v>167</v>
+        <v>187</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>168</v>
+        <v>188</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>44</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E42" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>185</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>191</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>192</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>193</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>49</v>
+        <v>17</v>
       </c>
       <c r="D43" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E43" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F43" t="s">
-        <v>13</v>
+        <v>185</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>173</v>
+        <v>194</v>
       </c>
       <c r="H43" t="s">
-        <v>174</v>
+        <v>195</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>175</v>
+        <v>196</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>54</v>
+        <v>22</v>
       </c>
       <c r="D44" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E44" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F44" t="s">
-        <v>18</v>
+        <v>185</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>176</v>
+        <v>197</v>
       </c>
       <c r="H44" t="s">
-        <v>177</v>
+        <v>198</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>178</v>
+        <v>199</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>58</v>
+        <v>27</v>
       </c>
       <c r="D45" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E45" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F45" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>179</v>
+        <v>200</v>
       </c>
       <c r="H45" t="s">
-        <v>180</v>
+        <v>201</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>181</v>
+        <v>202</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>62</v>
+        <v>31</v>
       </c>
       <c r="D46" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E46" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F46" t="s">
-        <v>63</v>
+        <v>185</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>182</v>
+        <v>203</v>
       </c>
       <c r="H46" t="s">
-        <v>183</v>
+        <v>204</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>184</v>
+        <v>205</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>67</v>
+        <v>35</v>
       </c>
       <c r="D47" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E47" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F47" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>185</v>
+        <v>206</v>
       </c>
       <c r="H47" t="s">
-        <v>186</v>
+        <v>207</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>187</v>
+        <v>208</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>72</v>
+        <v>40</v>
       </c>
       <c r="D48" t="s">
-        <v>145</v>
+        <v>189</v>
       </c>
       <c r="E48" t="s">
-        <v>146</v>
+        <v>190</v>
       </c>
       <c r="F48" t="s">
-        <v>23</v>
+        <v>185</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>188</v>
+        <v>209</v>
       </c>
       <c r="H48" t="s">
-        <v>189</v>
+        <v>210</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
+        <v>211</v>
+      </c>
+      <c r="B49" t="s">
+        <v>9</v>
+      </c>
+      <c r="C49" t="s">
+        <v>44</v>
+      </c>
+      <c r="D49" t="s">
+        <v>189</v>
+      </c>
+      <c r="E49" t="s">
         <v>190</v>
       </c>
-      <c r="B49" t="s">
-[...2 lines deleted...]
-      <c r="C49" t="s">
+      <c r="F49" t="s">
+        <v>23</v>
+      </c>
+      <c r="G49" s="1" t="s">
+        <v>212</v>
+      </c>
+      <c r="H49" t="s">
+        <v>213</v>
+      </c>
+    </row>
+    <row r="50" spans="1:8">
+      <c r="A50" t="s">
+        <v>214</v>
+      </c>
+      <c r="B50" t="s">
+        <v>9</v>
+      </c>
+      <c r="C50" t="s">
+        <v>49</v>
+      </c>
+      <c r="D50" t="s">
+        <v>189</v>
+      </c>
+      <c r="E50" t="s">
+        <v>190</v>
+      </c>
+      <c r="F50" t="s">
+        <v>23</v>
+      </c>
+      <c r="G50" s="1" t="s">
+        <v>215</v>
+      </c>
+      <c r="H50" t="s">
+        <v>216</v>
+      </c>
+    </row>
+    <row r="51" spans="1:8">
+      <c r="A51" t="s">
+        <v>217</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>54</v>
+      </c>
+      <c r="D51" t="s">
+        <v>189</v>
+      </c>
+      <c r="E51" t="s">
+        <v>190</v>
+      </c>
+      <c r="F51" t="s">
+        <v>185</v>
+      </c>
+      <c r="G51" s="1" t="s">
+        <v>218</v>
+      </c>
+      <c r="H51" t="s">
+        <v>219</v>
+      </c>
+    </row>
+    <row r="52" spans="1:8">
+      <c r="A52" t="s">
+        <v>220</v>
+      </c>
+      <c r="B52" t="s">
+        <v>9</v>
+      </c>
+      <c r="C52" t="s">
+        <v>58</v>
+      </c>
+      <c r="D52" t="s">
+        <v>189</v>
+      </c>
+      <c r="E52" t="s">
+        <v>190</v>
+      </c>
+      <c r="F52" t="s">
+        <v>185</v>
+      </c>
+      <c r="G52" s="1" t="s">
+        <v>221</v>
+      </c>
+      <c r="H52" t="s">
+        <v>222</v>
+      </c>
+    </row>
+    <row r="53" spans="1:8">
+      <c r="A53" t="s">
+        <v>223</v>
+      </c>
+      <c r="B53" t="s">
+        <v>9</v>
+      </c>
+      <c r="C53" t="s">
+        <v>62</v>
+      </c>
+      <c r="D53" t="s">
+        <v>189</v>
+      </c>
+      <c r="E53" t="s">
+        <v>190</v>
+      </c>
+      <c r="F53" t="s">
+        <v>185</v>
+      </c>
+      <c r="G53" s="1" t="s">
+        <v>224</v>
+      </c>
+      <c r="H53" t="s">
+        <v>225</v>
+      </c>
+    </row>
+    <row r="54" spans="1:8">
+      <c r="A54" t="s">
+        <v>226</v>
+      </c>
+      <c r="B54" t="s">
+        <v>9</v>
+      </c>
+      <c r="C54" t="s">
+        <v>67</v>
+      </c>
+      <c r="D54" t="s">
+        <v>189</v>
+      </c>
+      <c r="E54" t="s">
+        <v>190</v>
+      </c>
+      <c r="F54" t="s">
+        <v>185</v>
+      </c>
+      <c r="G54" s="1" t="s">
+        <v>227</v>
+      </c>
+      <c r="H54" t="s">
+        <v>228</v>
+      </c>
+    </row>
+    <row r="55" spans="1:8">
+      <c r="A55" t="s">
+        <v>229</v>
+      </c>
+      <c r="B55" t="s">
+        <v>9</v>
+      </c>
+      <c r="C55" t="s">
+        <v>72</v>
+      </c>
+      <c r="D55" t="s">
+        <v>189</v>
+      </c>
+      <c r="E55" t="s">
+        <v>190</v>
+      </c>
+      <c r="F55" t="s">
+        <v>230</v>
+      </c>
+      <c r="G55" s="1" t="s">
+        <v>231</v>
+      </c>
+      <c r="H55" t="s">
+        <v>232</v>
+      </c>
+    </row>
+    <row r="56" spans="1:8">
+      <c r="A56" t="s">
+        <v>233</v>
+      </c>
+      <c r="B56" t="s">
+        <v>9</v>
+      </c>
+      <c r="C56" t="s">
         <v>76</v>
       </c>
-      <c r="D49" t="s">
-[...5 lines deleted...]
-      <c r="F49" t="s">
+      <c r="D56" t="s">
+        <v>189</v>
+      </c>
+      <c r="E56" t="s">
+        <v>190</v>
+      </c>
+      <c r="F56" t="s">
+        <v>185</v>
+      </c>
+      <c r="G56" s="1" t="s">
+        <v>234</v>
+      </c>
+      <c r="H56" t="s">
+        <v>235</v>
+      </c>
+    </row>
+    <row r="57" spans="1:8">
+      <c r="A57" t="s">
+        <v>236</v>
+      </c>
+      <c r="B57" t="s">
+        <v>9</v>
+      </c>
+      <c r="C57" t="s">
+        <v>81</v>
+      </c>
+      <c r="D57" t="s">
+        <v>189</v>
+      </c>
+      <c r="E57" t="s">
+        <v>190</v>
+      </c>
+      <c r="F57" t="s">
+        <v>23</v>
+      </c>
+      <c r="G57" s="1" t="s">
+        <v>237</v>
+      </c>
+      <c r="H57" t="s">
+        <v>238</v>
+      </c>
+    </row>
+    <row r="58" spans="1:8">
+      <c r="A58" t="s">
+        <v>239</v>
+      </c>
+      <c r="B58" t="s">
+        <v>9</v>
+      </c>
+      <c r="C58" t="s">
+        <v>85</v>
+      </c>
+      <c r="D58" t="s">
+        <v>189</v>
+      </c>
+      <c r="E58" t="s">
+        <v>190</v>
+      </c>
+      <c r="F58" t="s">
+        <v>23</v>
+      </c>
+      <c r="G58" s="1" t="s">
+        <v>240</v>
+      </c>
+      <c r="H58" t="s">
+        <v>241</v>
+      </c>
+    </row>
+    <row r="59" spans="1:8">
+      <c r="A59" t="s">
+        <v>242</v>
+      </c>
+      <c r="B59" t="s">
+        <v>9</v>
+      </c>
+      <c r="C59" t="s">
+        <v>89</v>
+      </c>
+      <c r="D59" t="s">
+        <v>189</v>
+      </c>
+      <c r="E59" t="s">
+        <v>190</v>
+      </c>
+      <c r="F59" t="s">
+        <v>63</v>
+      </c>
+      <c r="G59" s="1" t="s">
+        <v>243</v>
+      </c>
+      <c r="H59" t="s">
+        <v>244</v>
+      </c>
+    </row>
+    <row r="60" spans="1:8">
+      <c r="A60" t="s">
+        <v>245</v>
+      </c>
+      <c r="B60" t="s">
+        <v>9</v>
+      </c>
+      <c r="C60" t="s">
+        <v>94</v>
+      </c>
+      <c r="D60" t="s">
+        <v>189</v>
+      </c>
+      <c r="E60" t="s">
+        <v>190</v>
+      </c>
+      <c r="F60" t="s">
+        <v>185</v>
+      </c>
+      <c r="G60" s="1" t="s">
+        <v>246</v>
+      </c>
+      <c r="H60" t="s">
+        <v>247</v>
+      </c>
+    </row>
+    <row r="61" spans="1:8">
+      <c r="A61" t="s">
+        <v>248</v>
+      </c>
+      <c r="B61" t="s">
+        <v>9</v>
+      </c>
+      <c r="C61" t="s">
+        <v>98</v>
+      </c>
+      <c r="D61" t="s">
+        <v>189</v>
+      </c>
+      <c r="E61" t="s">
+        <v>190</v>
+      </c>
+      <c r="F61" t="s">
+        <v>185</v>
+      </c>
+      <c r="G61" s="1" t="s">
+        <v>249</v>
+      </c>
+      <c r="H61" t="s">
+        <v>250</v>
+      </c>
+    </row>
+    <row r="62" spans="1:8">
+      <c r="A62" t="s">
+        <v>251</v>
+      </c>
+      <c r="B62" t="s">
+        <v>9</v>
+      </c>
+      <c r="C62" t="s">
+        <v>102</v>
+      </c>
+      <c r="D62" t="s">
+        <v>189</v>
+      </c>
+      <c r="E62" t="s">
+        <v>190</v>
+      </c>
+      <c r="F62" t="s">
+        <v>185</v>
+      </c>
+      <c r="G62" s="1" t="s">
+        <v>252</v>
+      </c>
+      <c r="H62" t="s">
+        <v>253</v>
+      </c>
+    </row>
+    <row r="63" spans="1:8">
+      <c r="A63" t="s">
+        <v>254</v>
+      </c>
+      <c r="B63" t="s">
+        <v>9</v>
+      </c>
+      <c r="C63" t="s">
+        <v>106</v>
+      </c>
+      <c r="D63" t="s">
+        <v>189</v>
+      </c>
+      <c r="E63" t="s">
+        <v>190</v>
+      </c>
+      <c r="F63" t="s">
+        <v>230</v>
+      </c>
+      <c r="G63" s="1" t="s">
+        <v>255</v>
+      </c>
+      <c r="H63" t="s">
+        <v>256</v>
+      </c>
+    </row>
+    <row r="64" spans="1:8">
+      <c r="A64" t="s">
+        <v>257</v>
+      </c>
+      <c r="B64" t="s">
+        <v>9</v>
+      </c>
+      <c r="C64" t="s">
+        <v>110</v>
+      </c>
+      <c r="D64" t="s">
+        <v>189</v>
+      </c>
+      <c r="E64" t="s">
+        <v>190</v>
+      </c>
+      <c r="F64" t="s">
+        <v>230</v>
+      </c>
+      <c r="G64" s="1" t="s">
+        <v>258</v>
+      </c>
+      <c r="H64" t="s">
+        <v>259</v>
+      </c>
+    </row>
+    <row r="65" spans="1:8">
+      <c r="A65" t="s">
+        <v>260</v>
+      </c>
+      <c r="B65" t="s">
+        <v>9</v>
+      </c>
+      <c r="C65" t="s">
+        <v>114</v>
+      </c>
+      <c r="D65" t="s">
+        <v>189</v>
+      </c>
+      <c r="E65" t="s">
+        <v>190</v>
+      </c>
+      <c r="F65" t="s">
+        <v>185</v>
+      </c>
+      <c r="G65" s="1" t="s">
+        <v>261</v>
+      </c>
+      <c r="H65" t="s">
+        <v>262</v>
+      </c>
+    </row>
+    <row r="66" spans="1:8">
+      <c r="A66" t="s">
+        <v>263</v>
+      </c>
+      <c r="B66" t="s">
+        <v>9</v>
+      </c>
+      <c r="C66" t="s">
+        <v>119</v>
+      </c>
+      <c r="D66" t="s">
+        <v>189</v>
+      </c>
+      <c r="E66" t="s">
+        <v>190</v>
+      </c>
+      <c r="G66" s="1" t="s">
+        <v>264</v>
+      </c>
+      <c r="H66" t="s">
+        <v>265</v>
+      </c>
+    </row>
+    <row r="67" spans="1:8">
+      <c r="A67" t="s">
+        <v>266</v>
+      </c>
+      <c r="B67" t="s">
+        <v>9</v>
+      </c>
+      <c r="C67" t="s">
+        <v>123</v>
+      </c>
+      <c r="D67" t="s">
+        <v>189</v>
+      </c>
+      <c r="E67" t="s">
+        <v>190</v>
+      </c>
+      <c r="F67" t="s">
+        <v>185</v>
+      </c>
+      <c r="G67" s="1" t="s">
+        <v>267</v>
+      </c>
+      <c r="H67" t="s">
+        <v>268</v>
+      </c>
+    </row>
+    <row r="68" spans="1:8">
+      <c r="A68" t="s">
+        <v>269</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>127</v>
+      </c>
+      <c r="D68" t="s">
+        <v>189</v>
+      </c>
+      <c r="E68" t="s">
+        <v>190</v>
+      </c>
+      <c r="F68" t="s">
+        <v>185</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>270</v>
+      </c>
+      <c r="H68" t="s">
+        <v>271</v>
+      </c>
+    </row>
+    <row r="69" spans="1:8">
+      <c r="A69" t="s">
+        <v>272</v>
+      </c>
+      <c r="B69" t="s">
+        <v>9</v>
+      </c>
+      <c r="C69" t="s">
+        <v>131</v>
+      </c>
+      <c r="D69" t="s">
+        <v>189</v>
+      </c>
+      <c r="E69" t="s">
+        <v>190</v>
+      </c>
+      <c r="F69" t="s">
+        <v>185</v>
+      </c>
+      <c r="G69" s="1" t="s">
+        <v>273</v>
+      </c>
+      <c r="H69" t="s">
+        <v>274</v>
+      </c>
+    </row>
+    <row r="70" spans="1:8">
+      <c r="A70" t="s">
+        <v>275</v>
+      </c>
+      <c r="B70" t="s">
+        <v>9</v>
+      </c>
+      <c r="C70" t="s">
+        <v>135</v>
+      </c>
+      <c r="D70" t="s">
+        <v>189</v>
+      </c>
+      <c r="E70" t="s">
+        <v>190</v>
+      </c>
+      <c r="F70" t="s">
+        <v>185</v>
+      </c>
+      <c r="G70" s="1" t="s">
+        <v>276</v>
+      </c>
+      <c r="H70" t="s">
+        <v>277</v>
+      </c>
+    </row>
+    <row r="71" spans="1:8">
+      <c r="A71" t="s">
+        <v>278</v>
+      </c>
+      <c r="B71" t="s">
+        <v>9</v>
+      </c>
+      <c r="C71" t="s">
+        <v>139</v>
+      </c>
+      <c r="D71" t="s">
+        <v>189</v>
+      </c>
+      <c r="E71" t="s">
+        <v>190</v>
+      </c>
+      <c r="F71" t="s">
+        <v>185</v>
+      </c>
+      <c r="G71" s="1" t="s">
+        <v>279</v>
+      </c>
+      <c r="H71" t="s">
+        <v>280</v>
+      </c>
+    </row>
+    <row r="72" spans="1:8">
+      <c r="A72" t="s">
+        <v>281</v>
+      </c>
+      <c r="B72" t="s">
+        <v>9</v>
+      </c>
+      <c r="C72" t="s">
+        <v>10</v>
+      </c>
+      <c r="D72" t="s">
+        <v>282</v>
+      </c>
+      <c r="E72" t="s">
+        <v>283</v>
+      </c>
+      <c r="F72" t="s">
+        <v>284</v>
+      </c>
+      <c r="G72" s="1" t="s">
+        <v>285</v>
+      </c>
+      <c r="H72" t="s">
+        <v>286</v>
+      </c>
+    </row>
+    <row r="73" spans="1:8">
+      <c r="A73" t="s">
+        <v>287</v>
+      </c>
+      <c r="B73" t="s">
+        <v>9</v>
+      </c>
+      <c r="C73" t="s">
+        <v>17</v>
+      </c>
+      <c r="D73" t="s">
+        <v>282</v>
+      </c>
+      <c r="E73" t="s">
+        <v>283</v>
+      </c>
+      <c r="F73" t="s">
+        <v>288</v>
+      </c>
+      <c r="G73" s="1" t="s">
+        <v>289</v>
+      </c>
+      <c r="H73" t="s">
+        <v>290</v>
+      </c>
+    </row>
+    <row r="74" spans="1:8">
+      <c r="A74" t="s">
+        <v>291</v>
+      </c>
+      <c r="B74" t="s">
+        <v>9</v>
+      </c>
+      <c r="C74" t="s">
+        <v>22</v>
+      </c>
+      <c r="D74" t="s">
+        <v>282</v>
+      </c>
+      <c r="E74" t="s">
+        <v>283</v>
+      </c>
+      <c r="F74" t="s">
+        <v>292</v>
+      </c>
+      <c r="G74" s="1" t="s">
+        <v>293</v>
+      </c>
+      <c r="H74" t="s">
+        <v>294</v>
+      </c>
+    </row>
+    <row r="75" spans="1:8">
+      <c r="A75" t="s">
+        <v>295</v>
+      </c>
+      <c r="B75" t="s">
+        <v>9</v>
+      </c>
+      <c r="C75" t="s">
+        <v>27</v>
+      </c>
+      <c r="D75" t="s">
+        <v>282</v>
+      </c>
+      <c r="E75" t="s">
+        <v>283</v>
+      </c>
+      <c r="F75" t="s">
+        <v>230</v>
+      </c>
+      <c r="G75" s="1" t="s">
+        <v>296</v>
+      </c>
+      <c r="H75" t="s">
+        <v>297</v>
+      </c>
+    </row>
+    <row r="76" spans="1:8">
+      <c r="A76" t="s">
+        <v>298</v>
+      </c>
+      <c r="B76" t="s">
+        <v>9</v>
+      </c>
+      <c r="C76" t="s">
+        <v>31</v>
+      </c>
+      <c r="D76" t="s">
+        <v>282</v>
+      </c>
+      <c r="E76" t="s">
+        <v>283</v>
+      </c>
+      <c r="F76" t="s">
+        <v>90</v>
+      </c>
+      <c r="G76" s="1" t="s">
+        <v>299</v>
+      </c>
+      <c r="H76" t="s">
+        <v>300</v>
+      </c>
+    </row>
+    <row r="77" spans="1:8">
+      <c r="A77" t="s">
+        <v>301</v>
+      </c>
+      <c r="B77" t="s">
+        <v>9</v>
+      </c>
+      <c r="C77" t="s">
+        <v>35</v>
+      </c>
+      <c r="D77" t="s">
+        <v>282</v>
+      </c>
+      <c r="E77" t="s">
+        <v>283</v>
+      </c>
+      <c r="F77" t="s">
+        <v>90</v>
+      </c>
+      <c r="G77" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H77" t="s">
+        <v>302</v>
+      </c>
+    </row>
+    <row r="78" spans="1:8">
+      <c r="A78" t="s">
+        <v>303</v>
+      </c>
+      <c r="B78" t="s">
+        <v>9</v>
+      </c>
+      <c r="C78" t="s">
+        <v>40</v>
+      </c>
+      <c r="D78" t="s">
+        <v>282</v>
+      </c>
+      <c r="E78" t="s">
+        <v>283</v>
+      </c>
+      <c r="F78" t="s">
+        <v>90</v>
+      </c>
+      <c r="G78" s="1" t="s">
+        <v>41</v>
+      </c>
+      <c r="H78" t="s">
+        <v>304</v>
+      </c>
+    </row>
+    <row r="79" spans="1:8">
+      <c r="A79" t="s">
+        <v>305</v>
+      </c>
+      <c r="B79" t="s">
+        <v>9</v>
+      </c>
+      <c r="C79" t="s">
+        <v>44</v>
+      </c>
+      <c r="D79" t="s">
+        <v>282</v>
+      </c>
+      <c r="E79" t="s">
+        <v>283</v>
+      </c>
+      <c r="F79" t="s">
+        <v>306</v>
+      </c>
+      <c r="G79" s="1" t="s">
+        <v>307</v>
+      </c>
+      <c r="H79" t="s">
+        <v>308</v>
+      </c>
+    </row>
+    <row r="80" spans="1:8">
+      <c r="A80" t="s">
+        <v>309</v>
+      </c>
+      <c r="B80" t="s">
+        <v>9</v>
+      </c>
+      <c r="C80" t="s">
+        <v>49</v>
+      </c>
+      <c r="D80" t="s">
+        <v>282</v>
+      </c>
+      <c r="E80" t="s">
+        <v>283</v>
+      </c>
+      <c r="F80" t="s">
+        <v>13</v>
+      </c>
+      <c r="G80" s="1" t="s">
+        <v>310</v>
+      </c>
+      <c r="H80" t="s">
+        <v>311</v>
+      </c>
+    </row>
+    <row r="81" spans="1:8">
+      <c r="A81" t="s">
+        <v>312</v>
+      </c>
+      <c r="B81" t="s">
+        <v>9</v>
+      </c>
+      <c r="C81" t="s">
+        <v>54</v>
+      </c>
+      <c r="D81" t="s">
+        <v>282</v>
+      </c>
+      <c r="E81" t="s">
+        <v>283</v>
+      </c>
+      <c r="F81" t="s">
+        <v>18</v>
+      </c>
+      <c r="G81" s="1" t="s">
+        <v>313</v>
+      </c>
+      <c r="H81" t="s">
+        <v>314</v>
+      </c>
+    </row>
+    <row r="82" spans="1:8">
+      <c r="A82" t="s">
+        <v>315</v>
+      </c>
+      <c r="B82" t="s">
+        <v>9</v>
+      </c>
+      <c r="C82" t="s">
+        <v>58</v>
+      </c>
+      <c r="D82" t="s">
+        <v>282</v>
+      </c>
+      <c r="E82" t="s">
+        <v>283</v>
+      </c>
+      <c r="F82" t="s">
+        <v>63</v>
+      </c>
+      <c r="G82" s="1" t="s">
+        <v>316</v>
+      </c>
+      <c r="H82" t="s">
+        <v>317</v>
+      </c>
+    </row>
+    <row r="83" spans="1:8">
+      <c r="A83" t="s">
+        <v>318</v>
+      </c>
+      <c r="B83" t="s">
+        <v>9</v>
+      </c>
+      <c r="C83" t="s">
+        <v>62</v>
+      </c>
+      <c r="D83" t="s">
+        <v>282</v>
+      </c>
+      <c r="E83" t="s">
+        <v>283</v>
+      </c>
+      <c r="F83" t="s">
+        <v>63</v>
+      </c>
+      <c r="G83" s="1" t="s">
+        <v>319</v>
+      </c>
+      <c r="H83" t="s">
+        <v>320</v>
+      </c>
+    </row>
+    <row r="84" spans="1:8">
+      <c r="A84" t="s">
+        <v>321</v>
+      </c>
+      <c r="B84" t="s">
+        <v>9</v>
+      </c>
+      <c r="C84" t="s">
+        <v>67</v>
+      </c>
+      <c r="D84" t="s">
+        <v>282</v>
+      </c>
+      <c r="E84" t="s">
+        <v>283</v>
+      </c>
+      <c r="F84" t="s">
+        <v>23</v>
+      </c>
+      <c r="G84" s="1" t="s">
+        <v>322</v>
+      </c>
+      <c r="H84" t="s">
+        <v>323</v>
+      </c>
+    </row>
+    <row r="85" spans="1:8">
+      <c r="A85" t="s">
+        <v>324</v>
+      </c>
+      <c r="B85" t="s">
+        <v>9</v>
+      </c>
+      <c r="C85" t="s">
+        <v>72</v>
+      </c>
+      <c r="D85" t="s">
+        <v>282</v>
+      </c>
+      <c r="E85" t="s">
+        <v>283</v>
+      </c>
+      <c r="F85" t="s">
+        <v>23</v>
+      </c>
+      <c r="G85" s="1" t="s">
+        <v>325</v>
+      </c>
+      <c r="H85" t="s">
+        <v>326</v>
+      </c>
+    </row>
+    <row r="86" spans="1:8">
+      <c r="A86" t="s">
+        <v>327</v>
+      </c>
+      <c r="B86" t="s">
+        <v>9</v>
+      </c>
+      <c r="C86" t="s">
+        <v>76</v>
+      </c>
+      <c r="D86" t="s">
+        <v>282</v>
+      </c>
+      <c r="E86" t="s">
+        <v>283</v>
+      </c>
+      <c r="F86" t="s">
         <v>77</v>
       </c>
-      <c r="G49" s="1" t="s">
-[...3 lines deleted...]
-        <v>192</v>
+      <c r="G86" s="1" t="s">
+        <v>328</v>
+      </c>
+      <c r="H86" t="s">
+        <v>329</v>
+      </c>
+    </row>
+    <row r="87" spans="1:8">
+      <c r="A87" t="s">
+        <v>330</v>
+      </c>
+      <c r="B87" t="s">
+        <v>9</v>
+      </c>
+      <c r="C87" t="s">
+        <v>81</v>
+      </c>
+      <c r="D87" t="s">
+        <v>282</v>
+      </c>
+      <c r="E87" t="s">
+        <v>283</v>
+      </c>
+      <c r="F87" t="s">
+        <v>63</v>
+      </c>
+      <c r="G87" s="1" t="s">
+        <v>331</v>
+      </c>
+      <c r="H87" t="s">
+        <v>332</v>
+      </c>
+    </row>
+    <row r="88" spans="1:8">
+      <c r="A88" t="s">
+        <v>333</v>
+      </c>
+      <c r="B88" t="s">
+        <v>9</v>
+      </c>
+      <c r="C88" t="s">
+        <v>85</v>
+      </c>
+      <c r="D88" t="s">
+        <v>282</v>
+      </c>
+      <c r="E88" t="s">
+        <v>283</v>
+      </c>
+      <c r="F88" t="s">
+        <v>36</v>
+      </c>
+      <c r="G88" s="1" t="s">
+        <v>334</v>
+      </c>
+      <c r="H88" t="s">
+        <v>335</v>
+      </c>
+    </row>
+    <row r="89" spans="1:8">
+      <c r="A89" t="s">
+        <v>336</v>
+      </c>
+      <c r="B89" t="s">
+        <v>9</v>
+      </c>
+      <c r="C89" t="s">
+        <v>89</v>
+      </c>
+      <c r="D89" t="s">
+        <v>282</v>
+      </c>
+      <c r="E89" t="s">
+        <v>283</v>
+      </c>
+      <c r="F89" t="s">
+        <v>63</v>
+      </c>
+      <c r="G89" s="1" t="s">
+        <v>337</v>
+      </c>
+      <c r="H89" t="s">
+        <v>338</v>
+      </c>
+    </row>
+    <row r="90" spans="1:8">
+      <c r="A90" t="s">
+        <v>339</v>
+      </c>
+      <c r="B90" t="s">
+        <v>9</v>
+      </c>
+      <c r="C90" t="s">
+        <v>94</v>
+      </c>
+      <c r="D90" t="s">
+        <v>282</v>
+      </c>
+      <c r="E90" t="s">
+        <v>283</v>
+      </c>
+      <c r="F90" t="s">
+        <v>23</v>
+      </c>
+      <c r="G90" s="1" t="s">
+        <v>340</v>
+      </c>
+      <c r="H90" t="s">
+        <v>341</v>
+      </c>
+    </row>
+    <row r="91" spans="1:8">
+      <c r="A91" t="s">
+        <v>342</v>
+      </c>
+      <c r="B91" t="s">
+        <v>9</v>
+      </c>
+      <c r="C91" t="s">
+        <v>98</v>
+      </c>
+      <c r="D91" t="s">
+        <v>282</v>
+      </c>
+      <c r="E91" t="s">
+        <v>283</v>
+      </c>
+      <c r="F91" t="s">
+        <v>36</v>
+      </c>
+      <c r="G91" s="1" t="s">
+        <v>343</v>
+      </c>
+      <c r="H91" t="s">
+        <v>344</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -2280,50 +3822,92 @@
     <hyperlink ref="G25" r:id="rId24"/>
     <hyperlink ref="G26" r:id="rId25"/>
     <hyperlink ref="G27" r:id="rId26"/>
     <hyperlink ref="G28" r:id="rId27"/>
     <hyperlink ref="G29" r:id="rId28"/>
     <hyperlink ref="G30" r:id="rId29"/>
     <hyperlink ref="G31" r:id="rId30"/>
     <hyperlink ref="G32" r:id="rId31"/>
     <hyperlink ref="G33" r:id="rId32"/>
     <hyperlink ref="G34" r:id="rId33"/>
     <hyperlink ref="G35" r:id="rId34"/>
     <hyperlink ref="G36" r:id="rId35"/>
     <hyperlink ref="G37" r:id="rId36"/>
     <hyperlink ref="G38" r:id="rId37"/>
     <hyperlink ref="G39" r:id="rId38"/>
     <hyperlink ref="G40" r:id="rId39"/>
     <hyperlink ref="G41" r:id="rId40"/>
     <hyperlink ref="G42" r:id="rId41"/>
     <hyperlink ref="G43" r:id="rId42"/>
     <hyperlink ref="G44" r:id="rId43"/>
     <hyperlink ref="G45" r:id="rId44"/>
     <hyperlink ref="G46" r:id="rId45"/>
     <hyperlink ref="G47" r:id="rId46"/>
     <hyperlink ref="G48" r:id="rId47"/>
     <hyperlink ref="G49" r:id="rId48"/>
+    <hyperlink ref="G50" r:id="rId49"/>
+    <hyperlink ref="G51" r:id="rId50"/>
+    <hyperlink ref="G52" r:id="rId51"/>
+    <hyperlink ref="G53" r:id="rId52"/>
+    <hyperlink ref="G54" r:id="rId53"/>
+    <hyperlink ref="G55" r:id="rId54"/>
+    <hyperlink ref="G56" r:id="rId55"/>
+    <hyperlink ref="G57" r:id="rId56"/>
+    <hyperlink ref="G58" r:id="rId57"/>
+    <hyperlink ref="G59" r:id="rId58"/>
+    <hyperlink ref="G60" r:id="rId59"/>
+    <hyperlink ref="G61" r:id="rId60"/>
+    <hyperlink ref="G62" r:id="rId61"/>
+    <hyperlink ref="G63" r:id="rId62"/>
+    <hyperlink ref="G64" r:id="rId63"/>
+    <hyperlink ref="G65" r:id="rId64"/>
+    <hyperlink ref="G66" r:id="rId65"/>
+    <hyperlink ref="G67" r:id="rId66"/>
+    <hyperlink ref="G68" r:id="rId67"/>
+    <hyperlink ref="G69" r:id="rId68"/>
+    <hyperlink ref="G70" r:id="rId69"/>
+    <hyperlink ref="G71" r:id="rId70"/>
+    <hyperlink ref="G72" r:id="rId71"/>
+    <hyperlink ref="G73" r:id="rId72"/>
+    <hyperlink ref="G74" r:id="rId73"/>
+    <hyperlink ref="G75" r:id="rId74"/>
+    <hyperlink ref="G76" r:id="rId75"/>
+    <hyperlink ref="G77" r:id="rId76"/>
+    <hyperlink ref="G78" r:id="rId77"/>
+    <hyperlink ref="G79" r:id="rId78"/>
+    <hyperlink ref="G80" r:id="rId79"/>
+    <hyperlink ref="G81" r:id="rId80"/>
+    <hyperlink ref="G82" r:id="rId81"/>
+    <hyperlink ref="G83" r:id="rId82"/>
+    <hyperlink ref="G84" r:id="rId83"/>
+    <hyperlink ref="G85" r:id="rId84"/>
+    <hyperlink ref="G86" r:id="rId85"/>
+    <hyperlink ref="G87" r:id="rId86"/>
+    <hyperlink ref="G88" r:id="rId87"/>
+    <hyperlink ref="G89" r:id="rId88"/>
+    <hyperlink ref="G90" r:id="rId89"/>
+    <hyperlink ref="G91" r:id="rId90"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>