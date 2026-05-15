--- v0 (2026-02-27)
+++ v1 (2026-05-15)
@@ -54,909 +54,909 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>3229</t>
   </si>
   <si>
     <t>2024</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_n.o_001.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_n.o_001.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas no sentido que seja assinado um convênio entre o Município de Cabeceira Grande e o SEST - Serviço Social do Transporte, SENAT – Serviço Nacional de Aprendizagem do Transporte, SENAI - Serviço Nacional de Aprendizagem Industrial e o SENAR – Serviço Nacional de Aprendizagem Rural</t>
   </si>
   <si>
     <t>3230</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_n.o_002.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_n.o_002.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas cabíveis para a criação de uma linha municipal de transporte coletivo entre a sede do Município, a ponte do rio preto na divisa do Distrito Federal, Palmital de Minas à BR-251 (arrependido), pois a questão de transporte em nosso município é muito precária e com um custo muito elevado perante o poder econômico de nossos munícipes.</t>
   </si>
   <si>
     <t>3231</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_n.o_003.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_n.o_003.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas para colocação de placas de trânsito e informativas em todas as ruas da Sede e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3232</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_n.o_004.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_n.o_004.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam adquiridos com urgência 02 (dois) geradores de energia para serem disponibilizados nas unidades de saúde da Sede e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3233</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_n.o_005.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_n.o_005.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas públicas junto a CEMIG para instalações de rede elétrica em todas as ruas da Sede e do Distrito de Palmital de Minas que ainda não estejam contempladas 100% com rede elétrica.</t>
   </si>
   <si>
     <t>3234</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/indicacao_n.o_006.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/indicacao_n.o_006.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as medidas cabíveis para a pavimentação asfáltica das seguintes Ruas: Rua Osorio Geraldo (parte próximo a torre da vivo e outra parte após o cemitério), Patos de Minas, Joviano Francisco Lopes, Sebastião Jacinto, Felix de Souza, Salvador Ribeiro, Cristalina, Joao Cruz, Silvestre Lopes, Herculano Oliveira, João Lorindo (antiga Rua Morada Nova), Rui Barbosa, Alberto Abadias, José Abadias, Agenor Pires, Adelino Ribeiro, João Augusto Teixeira, João de Matos, Felipe Ribeiro Santiago, Jose Fonseca, Higino Francisco Lopes, Jose Alves Viana, Filomena Santana Gomes, Rui Barbosa, Paracatu e Firmiano Ribeiro. Ambas situadas no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3235</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_n.o_007.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_n.o_007.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providenciado a confecção de uniforme e crachá para todos os servidores públicos municipais de nosso município, e que no caso dos servidores do cargo de Vigia, que seja adquirido uniforme completo composto por camisa com identificação, calça, boné e coturno ou sapato social conforme modelo de vigias/guarda anexo.</t>
   </si>
   <si>
     <t>3236</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_n.o_008.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_n.o_008.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas com urgência no sentido de providenciar a contratação de empresa ou profissional competente nos termos da Legislação em vigor para assinar e emitir PPP – Perfil Profissiográfico Previdenciário e    LTCAT – Laudo Técnico de Condições Ambientais de Trabalho.</t>
   </si>
   <si>
     <t>3254</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VEREADOR IRMÃO VALDETE</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_n.o_009.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_n.o_009.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providências no sentido de enviar à Câmara Municipal projeto de lei que altere o vencimento salarial dos membros do Conselho Tutelar, tendo em vista a defasagem na remuneração.</t>
   </si>
   <si>
     <t>3261</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n.o_010.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n.o_010.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que valorizando os servidores e almejando a aproximação real do Piso Nacional, encaminhe Projeto de Lei concedendo reajuste Real de 10% (dez por cento) no vencimento Básico dos servidores do cargo de Técnico em Enfermagem.</t>
   </si>
   <si>
     <t>3290</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n.o_011.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n.o_011.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se digne encaminhar à Câmara Municipal de Cabeceira Grande (MG) Projeto de Lei dispondo sobre, versando a revisão anual da remuneração dos servidores públicos da administração direta e indireta do Poder Executivo (recomposição), nos termos do disposto no inciso X do artigo 37 da Constituição Federal e da Lei Municipal n.º 422, de 28 de fevereiro de 2014 (Regulamentação da Revisão Geral e Anual), compreendendo o somatório acumulado da variação do IPCA referente ao período compreendido entre janeiro a dezembro de 2024</t>
   </si>
   <si>
     <t>3293</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_n.o_012.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_n.o_012.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que se digne encaminhar à Câmara Municipal de Cabeceira Grande (MG) Projeto de Lei dispondo sobre a criação e regulamentação do Cargo de provimento efetivo de Condutor de Ambulância no Município de Cabeceira Grande-MG, conforme modelo anexo.</t>
   </si>
   <si>
     <t>3294</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_n.o_013.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_n.o_013.2024.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que em cumprimento ao Item VI da Cláusula segunda do Termo de acordo extrajudicial/transação firmando entre o Município de Cabeceira Grande-MG, a ENGEPAR e a AMPLA em 08/07/19, que seja encaminhado a Essa Casa de Leis Projeto de Lei versando sobre a transformação em Condomínio o Loteamento Sítios do Lago situado no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3274</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_no_001.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Requer da Mesa Diretora envio de moção de apoio ao Congresso Nacional, em razão do movimento ofensivo ao Conselho Federal de Medicina – CFM, iniciado com a publicação da Resolução CFM n. 2.378/2024, que seja desagravado o referido Conselho, e mantido em suas atribuições próprias</t>
   </si>
   <si>
     <t>3340</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/projeto_de_lei_complementar_no_001.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/projeto_de_lei_complementar_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a responsabilidade compartilhada pelo manejo dos resíduos sólidos urbanos e a taxa de coleta, transporte, tratamento e destinação final ambientalmente adequada de resíduos sólidos domiciliares (TRSD), e dá outras providências</t>
   </si>
   <si>
     <t>3225</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_001.2024_-_revisao_remuneracoes.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_001.2024_-_revisao_remuneracoes.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a revisão das remunerações dos servidores públicos da administração direta e indireta do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>3228</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_002.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_002.2024.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios dos agentes políticos do Município de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3237</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_003.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_003.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Luiz de Onora a Rua situada no Distrito de Palmital e dá outra providência.</t>
   </si>
   <si>
     <t>3241</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/projeto_de_lei_004.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/projeto_de_lei_004.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base dos cargos de Auxiliar em Administração Pública - Motorista</t>
   </si>
   <si>
     <t>3242</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/projeto_de_lei_005.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/projeto_de_lei_005.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar e especial no orçamento do Município referente ao exercício financeiro de 2024 e dá outras providências</t>
   </si>
   <si>
     <t>3243</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/projeto_de_lei_006.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/projeto_de_lei_006.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequação da carga horária base dos profissionais do magistério no exercício da docência para o desempenho das atividades de interação com os educandos e dá outras providências.</t>
   </si>
   <si>
     <t>3244</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_007.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_007.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base dos cargos de Técnico em Radiologia e Técnico em Saúde Bucal.</t>
   </si>
   <si>
     <t>3245</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_008.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_008.2024.pdf</t>
   </si>
   <si>
     <t>Institui incentivo financeiro para tutoria do Projeto Saúde em Rede durante a implantação do Programa Estratégia Saúde em Rede a que se refere a Resolução SES/MG nº 8.369, de 19 de outubro de 2022.</t>
   </si>
   <si>
     <t>3246</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/projeto_de_lei_009.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/projeto_de_lei_009.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a repassar incentivo financeiro previsto na Resolução SES/MG nº 5.920, de 18 de outubro de 2017, para o farmacêutico Diretor Responsável Técnico pela Unidade Farmácia para todos.</t>
   </si>
   <si>
     <t>3251</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_lei_010.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_lei_010.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base dos cargos Assistente Administrativo.</t>
   </si>
   <si>
     <t>3252</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_lei_011.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_lei_011.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base do cargo de Auxiliar Administrativo na Função de auxiliar administrativo.</t>
   </si>
   <si>
     <t>3253</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_lei_012.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_lei_012.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre adequação salarial para o cargo de Técnico em Educação Básica na função de Monitor Escolar.</t>
   </si>
   <si>
     <t>3255</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_013.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_013.2024.pdf</t>
   </si>
   <si>
     <t>Altera o artigo 4º da Lei Municipal nº 444, de 23 de outubro de 2014, o artigo 5º da Lei Municipal nº 242, de 20 de abril de 2007, o artigo 9º da Lei Municipal nº 550, de 5 de julho de 2017 e o artigo 4º da Lei Municipal nº 415 de 27 de novembro de 2013, para promover adequações na composição , organização e estruturação dos respectivos colegiados.</t>
   </si>
   <si>
     <t>3256</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_lei_014.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_lei_014.2024.pdf</t>
   </si>
   <si>
     <t>Ratifica a sexta alteração e a consolidação do contrato de consorcio do Convales e dá outras providências.</t>
   </si>
   <si>
     <t>3257</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/projeto_de_lei_015.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/projeto_de_lei_015.2024.pdf</t>
   </si>
   <si>
     <t>Estatui normas especiais para regulamentar o parcelamento de solo rural para fins urbanos, destinados á implantação de loteamento especial - LE na zona de interesse ambiental e turístico de urbanização especifica - ZIA - TUR e dá outras providencias.</t>
   </si>
   <si>
     <t>3258</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/projeto_de_lei_016.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/projeto_de_lei_016.2024.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Municipal nº 756, de 26 de setembro de 2022.</t>
   </si>
   <si>
     <t>3259</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/projeto_de_lei_017.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/projeto_de_lei_017.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional especial no orçamento do Município e dá outras providências.</t>
   </si>
   <si>
     <t>3262</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/projeto_de_lei_018.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/projeto_de_lei_018.2024.pdf</t>
   </si>
   <si>
     <t>Autoriza a concessão de apoio cultural, na forma de subvenção social, em favor da Associação de Radiodifusão Comunitária e Educativa de Cabeceira Grande-MG</t>
   </si>
   <si>
     <t>3263</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/projeto_de_lei_019.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/projeto_de_lei_019.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o serviço de inspeção municipal de produtos de origem vegetal- SIM/POV e os procedimentos de inspeção sanitária e industrial dos produtos de origem vegetal e dá outras providências.</t>
   </si>
   <si>
     <t>3267</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_lei_020.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_lei_020.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre autorização ao Poder Executivo Municipal para permitir o uso do espaço publico, em caráter precário para a instalação de um relógio digital com painel publicitário e informativo de hora e temperatura atuais, e dá outras providências.</t>
   </si>
   <si>
     <t>3268</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_lei_021.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_lei_021.2024.pdf</t>
   </si>
   <si>
     <t>Fixa os subsídios dos agentes políticos do Município de Cabeceira Grande para a 8ª (Oitava) Legislatura.</t>
   </si>
   <si>
     <t>3271</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/projeto_de_lei_022.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/projeto_de_lei_022.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre alteração do vencimento base dos cargos assistente administrativo.</t>
   </si>
   <si>
     <t>3275</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_lei_023.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_lei_023.2024.pdf</t>
   </si>
   <si>
     <t>Cria o Conselho Municipal de Direitos do Idoso e o Fundo Municipal de Direitos do Idoso e dá outras providências.</t>
   </si>
   <si>
     <t>3276</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_024.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_024.2024.pdf</t>
   </si>
   <si>
     <t>Institui, no âmbito do Poder Executivo do município de Cabeceira Grande- MG, a gratificação de incentivo aos indicadores de desempenho da saúde Bucal, com base na Portaria GM/MS Nº 960/2023</t>
   </si>
   <si>
     <t>3277</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/projeto_de_lei_025.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/projeto_de_lei_025.2024.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2025 e dá outras providências.</t>
   </si>
   <si>
     <t>3284</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/projeto_de_lei_026.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/projeto_de_lei_026.2024.pdf</t>
   </si>
   <si>
     <t>Denomina Clodoaldo Espínola de Brito o Dormitório situado na instalação do Posto de Saúde do Distrito de Palmital de Minas no Municipio de Cabeceira Grande-MG e dá outra providencia.</t>
   </si>
   <si>
     <t>3285</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_027.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_027.2024.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a ratificação do protocolo de intenções do consorcio intermunicipal de infraestrutura dos municípios do Noroeste de Minas - CINF- AMNOR e dá outras providências.</t>
   </si>
   <si>
     <t>3286</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_028.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_028.2024.pdf</t>
   </si>
   <si>
     <t>Revisa o plano de amortização para equacionamento de déficit atuarial do regime próprio de previdência social do município de Cabeceira Grande na forma que especifica estabelecido pela lei n.º 441 de 17 de setembro de 2014.</t>
   </si>
   <si>
     <t>3291</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_029.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_029.2024.pdf</t>
   </si>
   <si>
     <t>3292</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_030.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_030.2024.pdf</t>
   </si>
   <si>
     <t>Concede os títulos de Cidadãos Honorários de Cabeceira Grande aos senhores Jarbas Soares Júnior, Jairo da Cruz Moreira e Paulo de Tarso Moraes Filho.</t>
   </si>
   <si>
     <t>3297</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/projeto_de_lei_031.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/projeto_de_lei_031.2024.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Cabeceira Grande para o exercício financeiro de 2025.</t>
   </si>
   <si>
     <t>3298</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/projeto_de_lei_032.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/projeto_de_lei_032.2024.pdf</t>
   </si>
   <si>
     <t>Revisa o vencimento básico dos servidores da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3299</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_033.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_033.2024.pdf</t>
   </si>
   <si>
     <t>Confere a Comenda da Ordem Municipal do Brasão ao senhor Fábio Correa Machado.</t>
   </si>
   <si>
     <t>3302</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_resolucao_no_001.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_resolucao_no_001.2024.pdf</t>
   </si>
   <si>
     <t>Contém o Regimento Interno da Câmara Municipal de Cabeceira Grande (MG).</t>
   </si>
   <si>
     <t>3226</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_no_01.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_no_01.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de DEUSDETE GONCALVES PEREIRA pelo seu falecimento, ocorrido lamentavelmente no dia 03 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3227</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/requerimento_no_02.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/requerimento_no_02.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de ALAIR JOSÉ PEREIRA pelo seu falecimento, ocorrido lamentavelmente no dia 04 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3238</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/requerimento_no_03.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/requerimento_no_03.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca dos serviços prestados pela empresa Souza Engenharia Ltda, referente à limpeza e manutenção de áreas urbanas</t>
   </si>
   <si>
     <t>3239</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_04.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_04.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de FRANCISCO FERREIRA FARIAS (CHICOLA) pelo seu falecimento, ocorrido lamentavelmente no dia 26 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3240</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_05.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_05.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de GERALDA DA PIEDADE SILVA AMARAL (DADI) pelo seu falecimento, ocorrido lamentavelmente no dia 28 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3247</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_no_06.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_no_06.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de MARIA APARECIDA DA SILVA pelo seu falecimento, ocorrido lamentavelmente no dia 11 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3248</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_no_07.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_no_07.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de ALONSO LOURENÇO RIBEIRO pelo seu falecimento, ocorrido lamentavelmente no dia 10 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3249</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_no_08.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_no_08.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de MOISÉS CARDOSO DE JESUS pelo seu falecimento, ocorrido lamentavelmente no dia 10 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3250</t>
   </si>
   <si>
     <t>VEREADORA REJANE ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_no_09.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_no_09.2024.pdf</t>
   </si>
   <si>
     <t>A Vereadora e o Vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da criança MARIA ISABEL RODRIGUES GUALBERTO pelo seu falecimento, ocorrido lamentavelmente no dia 24 de março de 2024.</t>
   </si>
   <si>
     <t>3260</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_no_10.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_no_10.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações ao Sr. Prefeito acerca dos serviços prestados por Daniel Ribeiro da Silva decorrente do Credenciamento nº 012/2023, Inexigibilidade nº 002/2023.</t>
   </si>
   <si>
     <t>3264</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_no_11.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_no_11.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de HELSON NASCIMENTO DA FONSECA pelo seu falecimento, ocorrido lamentavelmente no dia 26 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3265</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_no_12.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_no_12.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de LUCAS LIMA SILVA pelo seu falecimento, ocorrido lamentavelmente no dia 27 de abril do corrente ano.</t>
   </si>
   <si>
     <t>3269</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_no_13.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_no_13.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de MARIA DE LOURDES TEODORO BONFIM (LURDINHA) pelo seu falecimento, ocorrido lamentavelmente no dia 12 de maio do corrente ano.</t>
   </si>
   <si>
     <t>3270</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_no_14.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_no_14.2024.pdf</t>
   </si>
   <si>
     <t>Solicita relação dos contratados, comissionados e credenciados pela Prefeitura Municipal.</t>
   </si>
   <si>
     <t>3272</t>
   </si>
   <si>
     <t>VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_no_15.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_no_15.2024.pdf</t>
   </si>
   <si>
     <t>Solicita relação das máquinas vinculada à Secretaria Municipal de Infraestrutura.</t>
   </si>
   <si>
     <t>3273</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_no_16.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_no_16.2024.pdf</t>
   </si>
   <si>
     <t>Solicita relação dos contratos celebrados pelo Município para a realização da 3ª Festa do Produtor.</t>
   </si>
   <si>
     <t>3280</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR IRMÃO VALDETE, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/requerimento_no_17.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/requerimento_no_17.2024.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem vêm à respeitável presença de Vossa Excelência, com fundamento no § 5º do artigo 20 do Regimento Interno, requerer que a 18ª Reunião Ordinária da 7ª Legislatura desta 4ª Sessão Legislativa seja realizada às 08 horas do dia 3 de junho de 2024, considerando que o 39º Congresso Mineiro de Municípios vai ter inicio no dia 04 de junho ás 8 horas, sendo assim necessário ir no dia 03 de junho, em decorrência do tempo de deslocamento até a capital do Estado.</t>
   </si>
   <si>
     <t>3279</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/requerimento_no_18.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/requerimento_no_18.2024.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Secretária Municipal de meio ambiente, cultura e turismo a fim de prestar os esclarecimentos que menciona.</t>
   </si>
   <si>
     <t>3281</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/requerimento_no_19.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/requerimento_no_19.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a execução da Lei Municipal nº 796, de 20 de outubro de 2023.</t>
   </si>
   <si>
     <t>3282</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_no_20.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_no_20.2024.pdf</t>
   </si>
   <si>
     <t>Solicita informações sobre a distribuição de cestas básicas arrecadadas durante a 3ª Festa do Produtor.</t>
   </si>
   <si>
     <t>3283</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_no_21.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_no_21.2024.pdf</t>
   </si>
   <si>
     <t>Requer a convocação da Chefe de Gabinete  a fim de prestar os esclarecimentos que menciona.</t>
   </si>
   <si>
     <t>3287</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR KARLYSON NAZARÉ, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/requerimento_no_22.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/requerimento_no_22.2024.pdf</t>
   </si>
   <si>
     <t>Requer o desarquivamento do Projeto de Lei nº 23/2024.</t>
   </si>
   <si>
     <t>3288</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/requerimento_no_23.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/requerimento_no_23.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de IRACI BALBINO DA SILVA mãe da servidora Flavia Maria da Silva pelo seu falecimento, ocorrido lamentavelmente no dia 08 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3289</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/requerimento_no_24.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/requerimento_no_24.2024.pdf</t>
   </si>
   <si>
     <t>Requisita informação ao Prefeito referente à arrecadação do Imposto Sobre a Transmissão de Bens Imóveis Inter Vivos - ITBI.</t>
   </si>
   <si>
     <t>3295</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_no_25.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_no_25.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de JOANA PEREIRA VIANA mãe das servidoras: Altair Viana, Rosangela Viana, Eliane Viana e Maria Celsa, pelo seu falecimento, ocorrido lamentavelmente no dia 24 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3296</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_no_26.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_no_26.2024.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de RONAIR JOSE DA SILVA (GRILO) pelo seu falecimento, ocorrido lamentavelmente no dia 25 do corrente mês e ano.</t>
   </si>
   <si>
     <t>3300</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/requerimento_no_27.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/requerimento_no_27.2024.pdf</t>
   </si>
   <si>
     <t>Requisita informação ao Prefeito referente ao eSocial.</t>
   </si>
   <si>
     <t>3301</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/requerimento_no_28.2024.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/requerimento_no_28.2024.pdf</t>
   </si>
   <si>
     <t>Requisita informações ao Prefeito referentes à construção e revitalização do deck da barragem.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1263,67 +1263,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_n.o_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_n.o_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_n.o_005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/indicacao_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_n.o_007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_n.o_008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_n.o_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n.o_010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n.o_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_n.o_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_n.o_013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/projeto_de_lei_complementar_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_001.2024_-_revisao_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_002.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_003.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/projeto_de_lei_004.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/projeto_de_lei_005.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/projeto_de_lei_006.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_007.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_008.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/projeto_de_lei_009.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_lei_010.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_lei_011.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_lei_012.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_013.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_lei_014.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/projeto_de_lei_015.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/projeto_de_lei_016.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/projeto_de_lei_017.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/projeto_de_lei_018.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/projeto_de_lei_019.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_lei_020.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_lei_021.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/projeto_de_lei_022.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_lei_023.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_024.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/projeto_de_lei_025.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/projeto_de_lei_026.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_027.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_028.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_029.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_030.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/projeto_de_lei_031.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/projeto_de_lei_032.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_033.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/requerimento_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/requerimento_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/requerimento_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/requerimento_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/requerimento_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/requerimento_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/requerimento_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/requerimento_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/requerimento_no_28.2024.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3229/indicacao_n.o_001.2024.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3230/indicacao_n.o_002.2024.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3231/indicacao_n.o_003.2024.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3232/indicacao_n.o_004.2024.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3233/indicacao_n.o_005.2024.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3234/indicacao_n.o_006.2024.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3235/indicacao_n.o_007.2024.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3236/indicacao_n.o_008.2024.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3254/indicacao_n.o_009.2024.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3261/indicacao_n.o_010.2024.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3290/indicacao_n.o_011.2024.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3293/indicacao_n.o_012.2024.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3294/indicacao_n.o_013.2024.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3274/mocao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3340/projeto_de_lei_complementar_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3225/projeto_de_lei_001.2024_-_revisao_remuneracoes.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3228/projeto_de_lei_002.2024.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3237/projeto_de_lei_003.2024.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3241/projeto_de_lei_004.2024.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3242/projeto_de_lei_005.2024.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3243/projeto_de_lei_006.2024.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3244/projeto_de_lei_007.2024.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3245/projeto_de_lei_008.2024.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3246/projeto_de_lei_009.2024.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3251/projeto_de_lei_010.2024.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3252/projeto_de_lei_011.2024.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3253/projeto_de_lei_012.2024.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3255/projeto_de_lei_013.2024.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3256/projeto_de_lei_014.2024.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3257/projeto_de_lei_015.2024.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3258/projeto_de_lei_016.2024.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3259/projeto_de_lei_017.2024.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3262/projeto_de_lei_018.2024.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3263/projeto_de_lei_019.2024.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3267/projeto_de_lei_020.2024.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3268/projeto_de_lei_021.2024.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3271/projeto_de_lei_022.2024.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3275/projeto_de_lei_023.2024.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3276/projeto_de_lei_024.2024.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3277/projeto_de_lei_025.2024.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3284/projeto_de_lei_026.2024.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3285/projeto_de_lei_027.2024.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3286/projeto_de_lei_028.2024.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3291/projeto_de_lei_029.2024.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3292/projeto_de_lei_030.2024.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3297/projeto_de_lei_031.2024.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3298/projeto_de_lei_032.2024.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3299/projeto_de_lei_033.2024.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3302/projeto_de_resolucao_no_001.2024.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3226/requerimento_no_01.2024.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3227/requerimento_no_02.2024.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3238/requerimento_no_03.2024.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3239/requerimento_no_04.2024.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3240/requerimento_no_05.2024.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3247/requerimento_no_06.2024.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3248/requerimento_no_07.2024.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3249/requerimento_no_08.2024.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3250/requerimento_no_09.2024.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3260/requerimento_no_10.2024.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3264/requerimento_no_11.2024.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3265/requerimento_no_12.2024.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3269/requerimento_no_13.2024.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3270/requerimento_no_14.2024.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3272/requerimento_no_15.2024.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3273/requerimento_no_16.2024.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3280/requerimento_no_17.2024.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3279/requerimento_no_18.2024.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3281/requerimento_no_19.2024.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3282/requerimento_no_20.2024.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3283/requerimento_no_21.2024.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3287/requerimento_no_22.2024.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3288/requerimento_no_23.2024.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3289/requerimento_no_24.2024.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3295/requerimento_no_25.2024.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3296/requerimento_no_26.2024.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3300/requerimento_no_27.2024.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2024/3301/requerimento_no_28.2024.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H78"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="128.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="127.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>