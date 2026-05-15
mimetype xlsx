--- v0 (2026-02-27)
+++ v1 (2026-05-15)
@@ -54,1511 +54,1511 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2923</t>
   </si>
   <si>
     <t>2022</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_no_1.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_no_1.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o Plenário, indica ao Prefeito Municipal para que atualize o valor do piso salarial dos professores municipais, no valor percentual de 33,24%, aprovado pelo Ministério da Educação, tendo em vista o disposto na Lei nº 11.738, de 16 de julho de 2008.</t>
   </si>
   <si>
     <t>2929</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_no_002.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_no_002.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, apresenta a esta Casa, nos termos do artigo 208 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito que providencie a contratação de empresa ou profissional para a elaboração do laudo de avaliação pericial de insalubridade, nos termos da Lei nº 564, de 10 de outubro de 2017, considerando que há servidores que trabalham em condições insalubres e que não recebem o adicional pela inobservância, por parte da Administração Municipal, do disposto no artigo 5º daquele Diploma Legal.</t>
   </si>
   <si>
     <t>2930</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR IRMÃO VALDETE, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_003.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, depois de ouvido o Plenário, indica ao Prefeito Municipal que possa analisar a situação dos servidores que atualmente tem a carga horaria de 44 horas semanal, que o Senhor possa fazer um substitutivo ao PL 043/2021 fazendo a redução da carga horaria dessas categorias das atuais 44 horas semanal para 40 horas semanal. Outrossim, pleiteamos ainda que neste possível substitutivo seja incluído o cargo de Assistente Social com redução de 40 horas semanal para 30 horas semanal, com amparo legal na Lei Federal 12.317 de 26/08/10, conforme está sendo proposto para os profissionais da enfermagem no PL 043/2021.</t>
   </si>
   <si>
     <t>2931</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_no_004.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos regimental, depois de ouvido o plenário, indica ao Diretor Geral do Serviço Autônomo de Saneamento de Cabeceira Grande-MG – SANECAB,  que verifique a possibilidade de em conjunto com o Prefeito Municipal encaminhar Projeto de Lei nos mesmos moldes e regras da Lei n.º 536, de 3 de maio de 2017, alterando a Lei 501, de 29 de junho de 2016, batizado de Plano de Cargos, Carreiras e vencimentos do Serviço Autônomo de Saneamento de Cabeceira Grande-MG – SANECAB, criando a VANTAGEM PECUNIARIA ESPECIAL – VANTAGEM PESSOAL a ser concedida, exclusivamente, na forma de lei regulamentar, a servidores públicos efetivos que laboram no período noturno e que percebiam, até agosto de 2015, Adicional Noturno calculado sobre o respectivo vencimento independentemente das horas laboradas no período noturno e que passaram a perceber, a partir de setembro de 2015, Adicional Noturno calculado sobre o respectivo vencimento consideradas as horas efetivamente laboradas</t>
   </si>
   <si>
     <t>2932</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_no_005.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o Plenário, indica ao Prefeito Municipal a aquisição ou locação de imóvel adequado destinado ao VELORIO MUNICIPAL na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2933</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_no_006.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que providencie imediatamente a real execução da Lei nr 544 de 21/06/17, estatui o programa denominado “conecta Cab”, que dispõe sobre o fornecimento de sinal aberto e gratuito de internet wireless fidelity (wi-fi) em próprios públicos estratégicos e dá outras providências.</t>
   </si>
   <si>
     <t>2934</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_no_007.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_no_007.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que providenciado a confecção de uniforme e crachá para todos os servidores públicos municipais de nosso município, e que no caso dos servidores do cargo de Vigia, que seja adquirido uniforme completo composto por camisa com identificação, calça, boné e coturno ou sapato social conforme modelo de vigias/guarda anexo.</t>
   </si>
   <si>
     <t>2935</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_no_008.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que sejam tomadas medidas com urgência no sentido de providenciar a contratação de empresa ou profissional competente nos termos da Legislação em vigor para assinar e emitir PPP – Perfil Profissiográfico Previdenciário e    LTCAT – Laudo Técnico de Condições Ambientais de Trabalho</t>
   </si>
   <si>
     <t>2936</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_no_009.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que verifique a possibilidade de ser estendido para o Distrito de Palmital de Minas, o serviço de atendimento à população em confecção de identidade.</t>
   </si>
   <si>
     <t>2992</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VEREADORA REJANE ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_no_10.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_no_10.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado a construção de lombadas, ondulação transversal (quebra mola) e que sejam instaladas as devidas placas de sinalização para a redução de velocidade dos veículos, na Rua Brasília, esquina da Rua Minas Gerais, na Sede do Município.</t>
   </si>
   <si>
     <t>2993</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_no_11.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_no_11.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal fazer a imediata reforma (arrumar a mão francesa) da lateral que dá sustentação da ponte sobre o Ribeirão Santa Maria, na estrada que liga Cabeceira Grande a Boa Vista. Segue as fotos em anexo.</t>
   </si>
   <si>
     <t>2999</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_no_12.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_no_12.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que seja feito um estudo de viabilidade e após isso, que seja providenciado a construção de redutor de velocidade (quebra-molas), faixa de pedestres, e placa de sinalização, fixando um local exclusivo para os ônibus e vans escolares para embarque e desembarque dos alunos, na Avenida Central e Rua Unaí em frente as Escolas.</t>
   </si>
   <si>
     <t>3000</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_no_13.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_no_13.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a manutenção e ativação da Fonte Luminosa situada na Praça da Saúde na sede do Município.</t>
   </si>
   <si>
     <t>3001</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_no_14.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que proceda com o recapeamento das Ruas, Palmital, Dom Elizeu, Rua Cardoso, Rua Manoel Almeida, com aproximadamente 200 metros cada, da Avenida Central abaixo até a Rua Pedro Costa na Sede do Município.</t>
   </si>
   <si>
     <t>3002</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_no_15.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_no_15.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal providências visando a instalação de bloquetes nas ruas Patos de Minas e Joviano Francisco Lopes, em Palmital de Minas, e na Ruas Cardoso e Manoel de Almeida, abaixo da Rua Pedro Costa, em Cabeceira Grande.</t>
   </si>
   <si>
     <t>3003</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3003/indicacao_no_16.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3003/indicacao_no_16.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, a construção de rampa de acesso aos cadeirantes à Praça Central de Palmital de Minas e a construção de redutor de velocidade (quebra-molas) nas vias de entrada da referida praça.</t>
   </si>
   <si>
     <t>3010</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_no_17.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a aquisição de um caminhão com caçamba de entulhos ou convênio com empresa que preste esse serviço, para transporte e o armazenamento de entulhos e restos das construções, em Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>3011</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_no_18.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_no_18.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que proceda com a restauração dos brinquedos, a reposição da areia, o reparo e pintura dos alambrados, refazer a fiação elétrica, instalar lixeiras e arrumar a iluminação da Praça São José, localizada entre a prefeitura e a igreja São José, em Cabeceira Grande.</t>
   </si>
   <si>
     <t>3026</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3026/indicacao_no_19.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3026/indicacao_no_19.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade de após estudo técnico mandar construir uma lombada ondulação transversal (quebra mola) na Rua Manoel Alves da Mata na altura do Supermercado Vitoria na esquina com a Rua Domingos Ribeiro.</t>
   </si>
   <si>
     <t>3027</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3027/indicacao_no_20.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3027/indicacao_no_20.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade de adquirir para as unidades básica de saúde de nosso município um aparelho de eletrocardiograma, uma bomba de infusão e um monitor cardíaco.</t>
   </si>
   <si>
     <t>3028</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_21.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_21.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, para que juntamente com a Secretaria Municipal de Esporte, para incentivar e implantar todas as categorias de esporte em nosso município como basquete, vôlei, atletismo e futevôlei, pois existem vários atletas interessados em praticam este tipo de atividade, e incluir as crianças de todas as idades no esporte.</t>
   </si>
   <si>
     <t>3030</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_no_22.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_no_22.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, junto à Secretaria Municipal de Desenvolvimento Social e Cidadania, providências no sentindo de disponibilizar curso de capacitação para os membros do Conselho Tutelar de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3031</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_no_23.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_no_23.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, providências no sentindo de disponibilizar curso de capacitação para o servidor Victor Henrique Alves de Andrade, servidor efetivo no cargo de topógrafo.</t>
   </si>
   <si>
     <t>3032</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_no_24.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja criado o PORTAL DO SERVIDOR para que o servidor público municipal de Cabeceira Grande possa resolver remotamente praticamente toda suas demandas administrativas inerentes ao seu cargo função.</t>
   </si>
   <si>
     <t>3033</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VEREADOR CÍCERO LIGA LIGA, VEREADORA REJANE ENFERMEIRA, VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_no_25.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_no_25.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao DER-MG (Departamento de Estradas de Rodagem de Minas Gerais) providências no sentido de construir uma parada de ônibus no trevo na entrada para a cidade de Cabeceira Grande na Rodovia MG 188 (sentido Cabeceira Grande/Unaí-MG).</t>
   </si>
   <si>
     <t>3034</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3034/indicacao_no_26.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3034/indicacao_no_26.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, providências no sentido de construir uma praça pública com quiosque, coreto para abrigar bandas musicais em concertos, festa, com mesas e bancos na referida praça, no terreno de uso Institucional que voltou para o Município na Avenida Central em frente à Praça da Saúde em Cabeceira Grande.</t>
   </si>
   <si>
     <t>3035</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3035/indicacao_no_27.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3035/indicacao_no_27.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, providências no sentido de construir um Terminal Rodoviário (Rodoviária) em Cabeceira Grande.</t>
   </si>
   <si>
     <t>3036</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3036/indicacao_no_28.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3036/indicacao_no_28.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a manutenção do campo de futebol da barragem, aplainando o terreno e fazendo a limpeza nos arredores do mesmo.</t>
   </si>
   <si>
     <t>3038</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3038/indicacao_no_29.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3038/indicacao_no_29.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito junto a Secretaria de Esporte e Lazer à aquisição de terreno para a construção de área de esporte (quadra, ou campo society ou outra área de lazer).</t>
   </si>
   <si>
     <t>3039</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3039/indicacao_no_30.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3039/indicacao_no_30.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, junto à Secretária Municipal de Saúde, providências no sentindo de disponibilizar curso de capacitação e atualização para os servidores da Radiologia do Município de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3040</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3040/indicacao_no_31.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3040/indicacao_no_31.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade de após estudo técnico mandar construir uma lombada, ondulação transversal (quebra mola) na Avenida Juvêncio Martins na esquina com a Rua Félix de Souza no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3041</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3041/indicacao_no_32.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3041/indicacao_no_32.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal para que dê cumprimento aos termos da Lei nº 14.154, de 26 de maio de 2021, no que se refere aos testes para o rastreamento de doenças no recém-nascido (teste do pezinho), no âmbito do Programa Nacional de Triagem Neonatal (PNTN).</t>
   </si>
   <si>
     <t>3045</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_no_33.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_no_33.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que com a verba a ser adquirida com financiamento proposto no Projeto de lei n.º 018/2022, sejam tomadas as medidas cabíveis para a pavimentação asfáltica das Ruas Herculano Oliveira e Adelino Ribeiro, ambas no Distrito de Palmital de Minas. Outrossim, as medidas das referidas Ruas são as seguintes; A Rua Herculano Oliveira são 900 mt do início lá da lavoura em frente à casa do senhor Genivaldo Martins até a Rua Felipe Santiago no muro do Cemitério, e a Rua Adelino Ribeiro são 400 mt do início lá na lavoura até a Rua Osorio Geraldo no Posto de Saúde. Conforme anexo.</t>
   </si>
   <si>
     <t>3046</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_no_34.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_no_34.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que seja feito um estudo de viabilidade e após isso, que seja providenciado a construção de redutor de velocidade (quebra-molas), faixa de pedestres, e placa de sinalização em frente a creche CEI Mãe Bela na Rua Manoel de Almeida.</t>
   </si>
   <si>
     <t>3047</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_no_35.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_no_35.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que proceda a limpeza das margens da estrada que leva ao lixão e que seja colocado contêineres próximos ao balão para que seja colocado o lixo, para os moradores que não conseguirem levar até o lixão, inclusive com a instalação de placas proibidos jogar lixo nas margens da estrada.</t>
   </si>
   <si>
     <t>3058</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_no_36.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_no_36.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que com a verba a ser adquirida com financiamento proposto no Projeto de lei nr 018/2022, sejam tomadas as medidas cabíveis para a pavimentação asfáltica da Rua Osorio Geraldo no setor ali no início de esquina com a Rua Celso Viana próximo a SANECAB até a Avenida Juvêncio Martins Ferreira. Outrossim, a medida da referida Rua é de apenas 220 mt. Conforme anexo.</t>
   </si>
   <si>
     <t>3059</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_no_37.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_no_37.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie junto a Secretaria Municipal de Saúde, no sentido de fazer a reforma da rede elétrica e o telhado da  Unidade de Saúde de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3060</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_no_38.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_no_38.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que encaminhe Projeto de Lei a essa Casa versando sobre autorização ao Poder Executivo a reduzir a jornada de trabalho de servidores públicos legalmente responsável por excepcional em tratamento especializado, conforme modelo anexo.</t>
   </si>
   <si>
     <t>3061</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_no_39.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_no_39.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que tome as devidas providências para regularização de várias construções construídas em “Area Verde” em nosso Município.</t>
   </si>
   <si>
     <t>3062</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VEREADOR VILMAR VIANA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3062/indicacao_no_40.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3062/indicacao_no_40.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, que determine a execução de serviços de manutenção da estrada que liga o Distrito de Palmital de Minas até a Usina Hidrelétrica de Queimado.</t>
   </si>
   <si>
     <t>3063</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3063/inficacao_no_041.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3063/inficacao_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, junto à Secretária Municipal de Saúde, que seja feito um estudo de viabilidade técnica e financeira e após isso, se possível seja adquirido 02 (duas) Ambulâncias tipo B, sendo 1 (uma) para a UBS de Cabeceira Grande e 1 (uma) para a UBS de Palmital de Minas.</t>
   </si>
   <si>
     <t>3068</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_no_42.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_no_42.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que encaminhe Projeto de Lei a essa Casa, que dispõe sobre a prestação de serviços de psicologia e assistência social nas redes públicas de educação básica, no Município de Cabeceira Grande (MG) e dá outras providências, conforme modelo anexo.</t>
   </si>
   <si>
     <t>3069</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_no_43.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_no_43.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que faça a equiparação, mediante lei, dos vencimentos do cargo de Motorista com o cargo de Operador de Máquina.</t>
   </si>
   <si>
     <t>3075</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3075/indicacao_no_44.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3075/indicacao_no_44.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, providências no sentido de mandar arrumar as estradas do transporte escolar do Município de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3081</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_no_45.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_no_45.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal, junto à Secretaria Municipal de Educação providências no sentido realizar a manutenção dos ônibus que transportam os estudantes (faculdade) até o Município de Unaí-MG.</t>
   </si>
   <si>
     <t>3082</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_no_046.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_no_046.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de mandar colocar lixeiras grandes, mesmo que seja de madeira, nas entradas do Distrito de Palmital de Minas para que os moradores da zona rural possam dispensar os lixos de suas residências, e que o caminhão que recolhe o lixo possa passar toda sexta-feira recolhendo os lixos nestas lixeiras.</t>
   </si>
   <si>
     <t>3083</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_no_047.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_no_047.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de mandar colocar um guard rail (mureta) na beira do precipício, que tem na estrada que liga nosso município ao Distrito Federal, na descida que antecede a ponte de cimento sobre o Rio Preto, sentido Brasília lado esquerdo.</t>
   </si>
   <si>
     <t>3084</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3084/indicacao_no_048.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3084/indicacao_no_048.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de aproveitar a construção do galpão da Feira Livre de Palmital de Minas e faça uma adaptação na obra para construir um ponto de ônibus para funcionar dentro do mesmo espaço.</t>
   </si>
   <si>
     <t>3098</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3098/indicacao_no_49.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3098/indicacao_no_49.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade de encaminhar Projeto de Lei versando sobre a revisão anual da remuneração dos servidores públicos da administração direta e indireta do Poder Executivo para apreciação dos vereadores.</t>
   </si>
   <si>
     <t>3099</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_no_50.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_no_50.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas as seguintes providências:_x000D_
 a)	Que seja colocado um braço e uma lâmpada no poste fixado na Rua Beu Costa próximo a Magazine e a casa do Sr. João do Bar, situado no Distrito de Palmital de Minas _x000D_
 b)  Seja realizado a podagem das árvores na mesma localização citada acima.</t>
   </si>
   <si>
     <t>3100</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_no_51.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_no_51.2022.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que possa mandar fixar um poste com braço e lâmpada na Rua Beu Costa em frente ao Conselho Tutelar situado no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>3109</t>
   </si>
   <si>
     <t>MVP</t>
   </si>
   <si>
     <t>MENSAGEM VETO PARCIAL</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3109/mensagem_no_033.2022_veta_os_1o_2o__3o_e_4o_pl_021.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3109/mensagem_no_033.2022_veta_os_1o_2o__3o_e_4o_pl_021.2022.pdf</t>
   </si>
   <si>
     <t>Veta os incisos 1º, 2º, 3º e 4º do art. 1º do Projeto de Lei nº 021/2022, que Revisa o Plano de Amortização para Equacionamento de Déficit Atuarial do Regime Próprio de Previdência Social do Município de Cabeceira Grande na forma que especifica estabelecido pela Lei n.º 441, de 17 de setembro de 2014.</t>
   </si>
   <si>
     <t>3108</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>MENSAGEM VETO TOTAL</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3108/mensagem_10_veto_plc_02.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3108/mensagem_10_veto_plc_02.2021.pdf</t>
   </si>
   <si>
     <t>Encaminha veto ao Projeto de lei que especifica. Vetar integralmente o Projeto de Lei Complementar n. 002 de 2021, que altera o Código Tributário Municipal .</t>
   </si>
   <si>
     <t>3051</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3051/mocao_no_01.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3051/mocao_no_01.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 206, inciso XVII do Regimento Interno, apresenta MOÇÃO DE CONGRATULAÇÃO à senhora Luzia Batista dos Santos Gomes, pelos seus relevantes serviços prestados no CRAS, no Centro de Fisioterapia e no Posto de saúde de Palmital de Minas em nosso município, que desde o primeiro dia de março do corrente ano, ela alcançou almejada e sonhada aposentadoria.</t>
   </si>
   <si>
     <t>3052</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3052/mocao_no_02.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3052/mocao_no_02.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 206, inciso XVII do Regimento Interno, apresenta MOÇÃO DE CONGRATULAÇÃO ao senhor PATRICK ALEXANDRE COELHO, pelos seus relevantes serviços prestados ao nosso município a frente do RH da Prefeitura Municipal, que nunca mediu esforços para que o seu serviço fosse concluído a tempo e hora, inclusive dedicando trabalhos após o horários e até fins de semana para que o pagamentos dos servidores pudesse ser efetuado em tempo hábil.</t>
   </si>
   <si>
     <t>3053</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3053/mocao_n_03.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3053/mocao_n_03.2022.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 206, inciso XVII, do Regimento Interno, esta moção, ser encaminhada ao Prefeito Municipal, para manifestar apoio total e irrestrito desta Câmara aos Professores, em relação ao reajuste de 33,24% (trinta e três inteiros e vinte e quatro por cento) do piso salarial de 2022.</t>
   </si>
   <si>
     <t>3054</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_n_04.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_n_04.2022.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 206, inciso XVII, do Regimento Interno, esta moção, ser encaminhada ao Presidente Assembleia Legislativa do Estado de Minas Gerais e demais deputados, para manifestar apoio total e irrestrito desta Câmara aos Professores, em relação ao reajuste de 33,24% (trinta e três inteiros e vinte e quatro por cento) do piso salarial de 2022.</t>
   </si>
   <si>
     <t>3055</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_n_05.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_n_05.2022.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 206, inciso XVII, do Regimento Interno, esta moção, ser encaminhada ao Governador do Estado de Minas Gerais, para manifestar apoio total e irrestrito desta Câmara aos Professores, em relação ao reajuste de 33,24% (trinta e três inteiros e vinte e quatro por cento) do piso salarial de 2022.</t>
   </si>
   <si>
     <t>3056</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3056/mocao_no_06.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3056/mocao_no_06.2022.pdf</t>
   </si>
   <si>
     <t>A Câmara Municipal de Cabeceira Grande, através da vereadora abaixo signatária, vem, na forma regimental, e na melhor forma de direito, apresentar MOÇÃO DE CONGRATULAÇÃO em homenagem aos Polícias Militares: JÚLIO CESAR XAVIER NUNES – SARGENTO DE PALMITAL; JOILSON GOMES MONTEIRO; e André Aquino Gonçalves.</t>
   </si>
   <si>
     <t>3023</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_complentar_no_01.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_complentar_no_01.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 2, de 22 de dezembro de 1997, que institui o sistema tributário do município de Cabeceira Grande-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3080</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3080/projeto_de_lei_complementar_no_002.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3080/projeto_de_lei_complementar_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Promove alterações no Estatuto dos Servidores Públicos Municipais, Lei Complementar nº 032/2015, nos termos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3089</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3089/projeto_de_lei_complementar_no_003.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3089/projeto_de_lei_complementar_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o regime estatutário especial e o Plano de Carreira aplicável ás funções de Agente Comunitária de Saúde - ACS e Agente de Combate a Endemias- ACE.</t>
   </si>
   <si>
     <t>2920</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2920/projeto_de_lei_no_001.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2920/projeto_de_lei_no_001.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a possibilidade de concessão do Abono – FUNDEB aos Profissionais da Educação Básica da Rede Municipal de Ensino, na forma que especifica.</t>
   </si>
   <si>
     <t>2940</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_no_002.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_no_002.2022.pdf</t>
   </si>
   <si>
     <t>Institui o projeto denominado “Adote uma Rua” e dá outras providências.</t>
   </si>
   <si>
     <t>2941</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_no_003.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre transparência e despesas com pagamento de horas extras de servidores públicos do Município.</t>
   </si>
   <si>
     <t>2942</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_no_004.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_no_004.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento vigente</t>
   </si>
   <si>
     <t>2943</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_no_005.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_no_005.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 392, de 10 de abril de 2013, que “estabelece normas para regulamentar o funcionamento, remuneração, composição e organização do Conselho Tutelar do Município de Cabeceira Grande, disciplina o processo de escolha dos conselheiros, inclusive regras de transição e adequação ao processo unificado, e dá outras providências.”</t>
   </si>
   <si>
     <t>2944</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2944/projeto_de_lei_no_006.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2944/projeto_de_lei_no_006.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 609, de 7 de novembro de 2018, que “reinstitui o Conselho Municipal de Assistência Social – CMAS ...” para promover adequações na composição, organização e estruturação do colegiado.</t>
   </si>
   <si>
     <t>2945</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2945/projeto_de_lei_no_007.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2945/projeto_de_lei_no_007.2022.pdf</t>
   </si>
   <si>
     <t>2946</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2946/projeto_de_lei_no_008.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2946/projeto_de_lei_no_008.2022.pdf</t>
   </si>
   <si>
     <t>Cria a Coordenadoria Municipal de Proteção e Defesa Civil (COMPDEC) do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2947</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_no_009.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_no_009.2022.pdf</t>
   </si>
   <si>
     <t>Declara de utilidade pública a Associação dos Feirantes da Agricultura Familiar de Cabeceira Grande .</t>
   </si>
   <si>
     <t>2948</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_no_010.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_no_010.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação da “Marcha pela Prevenção ao Suicídio” no âmbito do município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2949</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_de_lei_no_011.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_de_lei_no_011.2022.pdf</t>
   </si>
   <si>
     <t>Institui a Semana Municipal de Incentivo à Educação Financeira.</t>
   </si>
   <si>
     <t>3013</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3013/projeto_de_lei_no_012.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3013/projeto_de_lei_no_012.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos bens imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>3014</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_no_013.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_no_013.2022.pdf</t>
   </si>
   <si>
     <t>Denomina o campo de futebol de Palmital de Minas de Estádio Valdomiro Francisco da Silva (Nego D’agua).</t>
   </si>
   <si>
     <t>3015</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_no_014.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_no_014.2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Rua Morada Nova para Rua JOAO LORINDO, situada no Distrito de Palmital de Minas e da outra providência.</t>
   </si>
   <si>
     <t>3024</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_no_015.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_no_015.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a estrutura administrativa, organizacional e institucional da Prefeitura de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>3025</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_no_016.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_no_016.2022.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2023 e dá outras providencias.</t>
   </si>
   <si>
     <t>3042</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_no_017.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_no_017.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento vigente.</t>
   </si>
   <si>
     <t>3043</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3043/projeto_de_lei_no_018.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3043/projeto_de_lei_no_018.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Município de Cabeceira Grande - MG a contratar com o Banco de Desenvolvimento de Minas Gerais S/A - BDMG operações de crédito com outorga de garantia e dá outras providências.</t>
   </si>
   <si>
     <t>3044</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_de_lei_no_019.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_de_lei_no_019.2022.pdf</t>
   </si>
   <si>
     <t>Dá denominação ao Serviço de Atendimento Móvel de Urgência - SAMU de Cabeceira Grande.</t>
   </si>
   <si>
     <t>3049</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_no_020.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_no_020.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o auxílio financeiro a Associação Comunitária para o Desenvolvimento de Palmital de Minas - ACDPAM.</t>
   </si>
   <si>
     <t>3050</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_no_021.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_no_021.2022.pdf</t>
   </si>
   <si>
     <t>Revisa o Plano de Amortização para Equacionamento de Déficit Atuarial do Regime Próprio de Previdência Social do Município de Cabeceira Grande na forma que especifica estabelecido pela Lei n.º 441, de 17 de setembro de 2014.</t>
   </si>
   <si>
     <t>3067</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_no_022.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_no_022.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 605, de 17 de outubro de 2018, que “Estatui normas para regulamentar o parcelamento do solo urbano e dá outras providências.”</t>
   </si>
   <si>
     <t>3070</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_no_023.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_no_023.2022.pdf</t>
   </si>
   <si>
     <t>Disciplina a celebração de acordo com credores, o acordo terminativo de litígios e a requisição de pequeno valor.</t>
   </si>
   <si>
     <t>3071</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_no_024.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_no_024.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 293, de 30 de março de 2009, que “Dispõe sobre a concessão de auxílio financeiro a estudantes matriculados em instituições de ensino superior e dá outras providências.”</t>
   </si>
   <si>
     <t>3072</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_no_025.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_no_025.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da distribuição ou venda de sacolas plásticas e disciplina a distribuição e venda de sacolas biodegradáveis ou bicompostáveis a consumidores, em todos os estabelecimentos comerciais do Município de Cabeceira Grande-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3073</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_no_026.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_no_026.2022.pdf</t>
   </si>
   <si>
     <t>Proíbe a queima urbana de materiais orgânicos, inorgânicos e congêneres no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>3078</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3078/projeto_de_lei_no_027.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3078/projeto_de_lei_no_027.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre os cargos de agentes políticos, os em comissão, as funções de confiança e as gratificações da administração direta e indireta do Poder Executivo.</t>
   </si>
   <si>
     <t>3079</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3079/projeto_de_lei_no_028.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3079/projeto_de_lei_no_028.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização básica da Prefeitura e das Secretarias Municipais.</t>
   </si>
   <si>
     <t>3085</t>
   </si>
   <si>
     <t>CLJR - 2022-COMISSÃO DE JUSTIÇA E DE REDAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_lei_no_029.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_lei_no_029.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o procedimento de escolha do Diretor Escolar.</t>
   </si>
   <si>
     <t>3086</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3086/projeto_de_lei_no_030.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3086/projeto_de_lei_no_030.2022.pdf</t>
   </si>
   <si>
     <t>3087</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3087/projeto_de_lei_no_031.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3087/projeto_de_lei_no_031.2022.pdf</t>
   </si>
   <si>
     <t>"Autoriza o remanejamento, a transposição e a transferência de saldos de dotações orçamentárias entre os órgãos e concede limites para suplementações do orçamento fiscal estabelecido pela Lei 726/2021".</t>
   </si>
   <si>
     <t>3088</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3088/projeto_de_lei_no_032.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3088/projeto_de_lei_no_032.2022.pdf</t>
   </si>
   <si>
     <t>Cria a verba indenizatória de atividade em serviços de urgência ou emergência de saude (VIASUE), a verba indenizatória de atividade de média ou alta complexidade de assistencia social (VIAMAC) e a verba indenizatória de atividade externa( VIAEX).</t>
   </si>
   <si>
     <t>3090</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3090/projeto_de_lei_no_033.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3090/projeto_de_lei_no_033.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a autorização para desconto de prestações em folha de pagamento dos servidores municipais no âmbito da Administração Pública Direta e Indireta, e dá outras providencias.</t>
   </si>
   <si>
     <t>3091</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no_034.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no_034.2022.pdf</t>
   </si>
   <si>
     <t>Cria cargos que especifica; altera a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>3092</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no_035.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no_035.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 756, de 26 de setembro de 2022 e a Lei nº 757 de 30 de setembro de 2022.</t>
   </si>
   <si>
     <t>3093</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no_036.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no_036.2022.pdf</t>
   </si>
   <si>
     <t>Altera Lei nº 751 de 30 de junho de 2022, que estabeleceu as diretrizes orçamentárias para o ano de 2023.</t>
   </si>
   <si>
     <t>3094</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no_037.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no_037.2022.pdf</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do município de Cabeceira Grande para o exercício financeiro de 2023.</t>
   </si>
   <si>
     <t>3096</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_no_038.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_no_038.2022.pdf</t>
   </si>
   <si>
     <t>Altera a denominação da Avenida Central para Avenida Central Vereador Quinca Amâncio, situada na Sede do Município de Cabeceira Grande e da outra providência</t>
   </si>
   <si>
     <t>3097</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_no_039.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_no_039.2022.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a Política Municipal dos Direitos da Pessoa com Deficiência, da criação do Conselho Municipal da Pessoa com Deficiência – CMPCD do Fundo Municipal da Pessoa com Deficiência – FMPD e da Conferência Municipal do município de Cabeceira Grande-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3101</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_no_040.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_no_040.2022.pdf</t>
   </si>
   <si>
     <t>Fixa o período de apuração da folha de pagamento do Poder Executivo.</t>
   </si>
   <si>
     <t>3102</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_no_041.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_no_041.2022.pdf</t>
   </si>
   <si>
     <t>Revisa o vencimento básico dos servidores da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3105</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3105/projeto_de_lei_no_042.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3105/projeto_de_lei_no_042.2022.pdf</t>
   </si>
   <si>
     <t>Autoriza o Poder Executivo a doar área de uso institucional 4 ao Estado de Minas Gerais, para construção do Fórum Digital no Município de Cabeceira Grande-MG.</t>
   </si>
   <si>
     <t>3021</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3021/resolucao_01.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3021/resolucao_01.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 65, de 15 de outubro de 2015, que “Estabelece o período de apuração da folha de pagamento dos servidores da Câmara Municipal de Cabeceira Grande e dos subsídios dos vereadores; estabelece o dia de seu pagamento e dá outras providências”.</t>
   </si>
   <si>
     <t>3022</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_resolucao_no_02.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_resolucao_no_02.2022.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 64, de 1º de setembro de 2015, que “Cria a Função de Confiança de Gerente de Contabilidade, Tesouraria e Finanças da Câmara Municipal e dá outras providências.”</t>
   </si>
   <si>
     <t>3103</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_resolucao_no_003.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_resolucao_no_003.2022.pdf</t>
   </si>
   <si>
     <t>Cria classe de cargos na parte permanente do quadro de pessoal da Câmara Municipal de Cabeceira Grande e altera os Anexos I, III, IV, V e IX da Resolução n. 54, de 19 de junho de 2012, que “dispõe sobre a estruturação do Plano de Cargos e Carreiras da Câmara Municipal de Cabeceira Grande, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências”.</t>
   </si>
   <si>
     <t>2924</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2924/requerimento_no_1.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2924/requerimento_no_1.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de ROBERT KAIO GOMES VIANA (X TUDO) pelo seu falecimento, ocorrido lamentavelmente no dia 18 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2925</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de Eva Pereira de Araújo (Eva quebra cocô) pelo seu falecimento, ocorrido lamentavelmente no dia 15 de dezembro de 2021.</t>
   </si>
   <si>
     <t>2926</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_no_3.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_no_3.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, requerer que seja encaminhado ao Exmo. Sr. Prefeito Municipal por meio do qual requeiramos o seguinte: Acerca da Lei Complementar nº 173 de 27/05/20, existe um Parecer Jurídico deste Município, datado 09/12/20, Parecer esse que foi elaborado a partir de provocação do Sindicato dos Servidores Públicos Municipais de Cabeceira Grande – SINDCAB, através de consulta estourada pelo Oficio nr 026/2020 – SINDCAB, que gerou o Processo Administrativo n.° 132.446/2020, no qual a todos os servidores Públicos Municipais deste estimado Município, é assegurado ao servidor averbar o tempo de serviço público efetivo prestado em cargo de provimento efetivo no Município de Cabeceira Grande, no período de 28 de maio de 2020 a 31 de dezembro de 2021, agregando o tempo ao respectivo patrimônio jurídico funcional e remuneratório, fazendo jus, se for o caso, ao percebimento de cotas retroativas de adicional por tempo de serviço desde a aquisição do direito.</t>
   </si>
   <si>
     <t>2927</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2927/requerimento_no_4.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2927/requerimento_no_4.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, que seja encaminhado ao Exmo. Sr. Prefeito Municipal por meio do qual requerer as seguintes informações ao Prefeito: 1) o valor dos repasses do Fundeb nos anos de 2020 e 2021 e o valor nominal e percentual gasto em folha de pagamento; 2) o valor da folha mensal de pagamento dos profissionais da educação; 3)  o saldo financeiro dos recursos do Fundeb em 31/12/2021; 4) o montante recebido da União relativo às diferenças de recurso oriundos do Fundef e Fundeb; 5) o encaminhamento de cópias das atas do Conselho do Fundeb e da prestação de contas do Fundeb (documentação contábeis e notas fiscais, recibos etc., referente aos exercícios de 2020 e 2021) ; 6) o valor pago a título de abono fundeb; 7) quantos servidores estão locados na Secretaria? e se há servidores de outra secretaria recebendo pela secretária de educação.</t>
   </si>
   <si>
     <t>2928</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2928/requerimento_no_5.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2928/requerimento_no_5.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, que seja encaminhado ao Exmo. Sr. Prefeito Municipal por meio do qual requerer as seguintes informações ao Prefeito: compreendendo a relação dos gastos efetuados pela Secretaria Municipal da Juventude, Esporte e Cultura no exercício de 2021 e no mês de janeiro de 2022, com o encaminhamento de cópia dos respectivos documentos de despesa (notas de empenho, notas de autorização de pagamento, notas fiscais, etc.)</t>
   </si>
   <si>
     <t>2937</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2937/requerimento_no_06.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2937/requerimento_no_06.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, que seja encaminhado ao Exmo. Sr. Prefeito Municipal por meio do qual requerer as seguintes informações ao Prefeito: 1) a relação de todos os membros que compuseram a equipe de Licitação da Prefeitura em 2021 e também a atual equipe de 2022, compreendendo membros de comissões permanentes ou especiais de licitação, pregoeiros e equipes de apoio; e 2) o envio a esta Casa dos atos de designação/nomeações dos indicados para as referidas funções.</t>
   </si>
   <si>
     <t>2938</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2938/requerimento_no_07.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2938/requerimento_no_07.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vêm a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Eldson Amorim Duarte, providências urgentes no sentido de determinar a SUSPENSÃO CAUTELAR dos efeitos legais, financeiros e jurídicos da Portaria n.º 2.585, de 17 de janeiro de 2022, que “concede promoção vertical aos servidores que especifica...”, e dos atos que lhes sejam vinculados e subjacentes, tendo em vista que pode ter ocorrido violação aos princípios da legalidade, impessoalidade, moralidade, publicidade, isonomia e transparência, até a conclusão do processo fiscalizatório pertinente, bem como providências no sentido de determinar a reedição desta Portaria após a publicação das vagas disponíveis de modo a contemplar todos os servidores públicos da Prefeitura de Cabeceira Grande que já estão aptos a serem promovidos,</t>
   </si>
   <si>
     <t>2939</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2939/requerimento_no_08.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2939/requerimento_no_08.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve , nos termos do artigo 206, inciso XI, do Regimento Interno, requer a Vossa Excelência, após aprovado do Plenário, seja solicitado ao Excelentíssimo Prefeito do Município de Cabeceira Grande, Senhor Eldson Amorim Duarte, informações e o envio de cópia integral do Processo Administrativo Licitatório n.º 014/2021, Pregão Presencial n.º 11/2021,  bem como todas as cotações prévias de preços, com comprovantes de envio dos pedidos de orçamentos e comprovantes de recebimento dos orçamentos, pareceres jurídicos emitidos sobre o processo, cópia dos empenhos emitidos, dos pagamentos e liquidações realizadas.</t>
   </si>
   <si>
     <t>2950</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2950/requerimento_no_09.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2950/requerimento_no_09.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, nos termos do artigo 206, inciso XI, do Regimento Interno, requerem a Vossa Excelência, após aprovado do Plenário, seja solicitado ao Excelentíssimo Prefeito do Município de Cabeceira Grande, Senhor Eldson Amorim Duarte, por meio do qual requeiro a seguinte informação: “Considerando que a União pode enviar recursos para complementar o pagamento, quais providências já foram tomadas para viabilizar o pagamento do piso salarial profissional nacional para os profissionais do magistério público da educação básica, de que trata a LEI Nº 11.738/2008?”</t>
   </si>
   <si>
     <t>2951</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2951/requerimento_no_10.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2951/requerimento_no_10.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de Leonardo Albino de Paiva (Leo) pelo seu falecimento, ocorrido lamentavelmente no dia 09 de março de 2022.</t>
   </si>
   <si>
     <t>3004</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_no_11.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_no_11.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito o encaminhamento a esta Câmara Municipal, os relatórios contendo informações detalhadas sobre o pagamento de horas extras, adicional noturno e adicional de insalubridade, mês a mês, a partir da competência outubro de 2021, até a competência março de 2022, com a discriminação dos servidores beneficiados, independentemente do vínculo jurídico ou da natureza da investidura.</t>
   </si>
   <si>
     <t>3005</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_no_12.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_no_12.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de JOAO BORGES DA SILVA (JOAO LORINDO) pelo seu falecimento, ocorrido lamentavelmente no dia 03 de abril de 2022.</t>
   </si>
   <si>
     <t>3006</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3006/requerimento_no_13.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3006/requerimento_no_13.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vêm a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, sejam requisitadas ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte, a seguinte informação: o envio de cópia integral do Processo Administrativo Licitatório n.º 64/2021 - Pregão Presencial  nº 044/2021, bem como informações sobre os pagamentos de fornecedores de cascalho, contendo o contrato, a NAF, empenho, liquidação e pagamentos, desde 1º de janeiro de 2021 até a presente data.</t>
   </si>
   <si>
     <t>3007</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3007/requerimento_no_14.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3007/requerimento_no_14.2022.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, vêm a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, sejam requisitadas ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte, informações sobre o número de advogados da Prefeitura, evidenciando a natureza do vínculo (se efetivo, se comissionado, se contratado temporariamente, se prestador de serviços), o respectivo valor de remuneração de cada profissional, a unidade de lotação de cada profissional, bem como informações se algum destes profissionais foram recrutados pela lista do concurso público ativo para Procurador, desde janeiro 2021 até a presente data.</t>
   </si>
   <si>
     <t>3008</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3008/requerimento_no_15.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3008/requerimento_no_15.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, sejam requisitadas ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte, informações consistentes no envio de cópia integral do(s) processo(s) administrativo(s) de parcelamento do solo urbano situado na área de expansão urbana de que trata a Lei nº 380, de 1º de outubro de 2012.</t>
   </si>
   <si>
     <t>3009</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_no_16.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_no_16.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, que seja encaminhado ao Exmo. Sr. Prefeito Municipal por meio do qual requerer as seguintes informações ao Prefeito: 1) a relação completa contendo nome, matrícula e local de lotação de todos os 32 Assistentes em Educação Básica -Monitor de Creche efetivos de nosso município. 2) quantos Assistente em Educação Básica- monitores de creche se encontra fora do cargo seja de licença, permuta?. 3) quais Assistente em Educação Básica -Monitor de Creche estão em desvio de função e etc...</t>
   </si>
   <si>
     <t>3012</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_no_17.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_no_17.2022.pdf</t>
   </si>
   <si>
     <t>Que requer que seja solicitado ao Senhor RENAN CARDOSO DE OLIVEIRA Diretor Geral do Serviço Autônomo de Saneamento de Cabeceira Grande – SANECAB, as seguintes informações e documentações: I) Lista completa de todos os servidores efetivos lotados no SANECAB, contendo nome, matricula, cargo e local de lotação; II) Lista completa de todos os servidores comissionados no SANECAB, contendo nome, matricula, cargo comissionado e local de lotação; III) Lista completa de todos os servidores contratados no SANECAB, contendo nome, matricula, cargo comissionado e local de lotação e a documentação referente ao processo de seleção que resultou na contratação; IV) Lista completa de todos os servidores que receberam horas extras desde 01/01/2022, até a presente data, incluindo a relação de horas extras por cada mês e a justificativa do referido pagamento; e V) Lista completa de todos os servidores que recebem gratificação, contendo nome, matricula, cargo e local de lotação.</t>
   </si>
   <si>
     <t>3029</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3029/requerimento_no_18.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3029/requerimento_no_18.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da criança VITOR HUGO RODRIGUES DOS SANTOS pelo seu falecimento, ocorrido lamentavelmente no dia 14 de maio de 2022.</t>
   </si>
   <si>
     <t>3037</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_no_19.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_no_19.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Eldson Amorim Duarte,  informações consistentes no envio a esta Câmara Municipal da relação de todos veículos automotores de todas as secretarias  municipais (caminhão, ônibus, microônibus, máquinas pesadas (com numero de serie ou chassis), implementos agrícolas (com numero de serie ou chassis), veículos de passeio, ambulância e outros), contendo ainda o ano de fabricação, placa, valor estimado, cor, quilometragem rodada , marca, modelo e se o veiculo está em boas condições de uso.</t>
   </si>
   <si>
     <t>3048</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_no_20.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_no_20.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito Municipal, Eldson Amorim Duarte, informações consistentes no envio a esta Câmara Municipal da relação de todos os servidores, com a respectiva remuneração, locados na Secretaria de Esporte e Cultura, efetivos, contratados e prestadores de serviços no exercício de 2021 e até o mês de maio do corrente ano.</t>
   </si>
   <si>
     <t>3057</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_no_21.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_no_21.2022.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte,  informações consistentes no envio a esta Câmara Municipal da relação dos professores contratados através do processo seletivo objeto do EDITAL nº 01/2022 e que já são servidores efetivos no Município, bem como informações sobre a carga horária semanal de trabalho de cada um em cada cargo e/ou função.</t>
   </si>
   <si>
     <t>3064</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3064/requerimento_no_22.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3064/requerimento_no_22.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares do senhor RAFAEL FRANCISCO DA SILVA pelo seu falecimento, ocorrido lamentavelmente no dia 03 de julho de 2022.</t>
   </si>
   <si>
     <t>3065</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3065/requerimento_no_23.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3065/requerimento_no_23.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares do Sr. DIVINO PINHEIRO pelo seu falecimento, ocorrido lamentavelmente no dia 30 de julho de 2022.</t>
   </si>
   <si>
     <t>3066</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3066/requerimento_no_24.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3066/requerimento_no_24.2022.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da dona JOSINA VIEIRA FRAZÃO pelo seu falecimento, ocorrido lamentavelmente no dia 31 de julho de 2022.</t>
   </si>
   <si>
     <t>3074</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3074/requerimento_no_25.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3074/requerimento_no_25.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer, depois de aprovado pelo Plenário, sejam requisitadas ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte, que encaminhe a esta Casa informações na forma de relação nominal dos servidores, de todos os setores (secretarias) separadamente do Poder Executivo (comissionados, contratados e prestadores de serviços), bem como dos respectivos vencimentos.</t>
   </si>
   <si>
     <t>3076</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3076/requerimento_no_26.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3076/requerimento_no_26.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de CARLOS DE CARVALHO (RONY DE DONA ELZA) pelo seu falecimento, ocorrido lamentavelmente no dia 24 de agosto de 2022.</t>
   </si>
   <si>
     <t>3077</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3077/requerimento_no_27.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3077/requerimento_no_27.2022.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, que seja solicitado ao Excelentíssimo Senhor Prefeito, Eldson Amorim Duarte o encaminhamento a esta Câmara Municipal, os relatórios contendo a discriminação dos gastos com combustível (gasolina e óleo diesel)  e lubrificantes despendidos pela Prefeitura Municipal de Cabeceira Grande a partir de janeiro de 2022, até a presente data, tanto em Cabeceira Grande quanto em Palmital de Minas com o encaminhamento dos respectivos documentos comprobatórios ( notas fiscais, relatórios de viagens, requisições, etc.).</t>
   </si>
   <si>
     <t>3095</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3095/requerimento_no_28.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3095/requerimento_no_28.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de Aparecido Azevedo Silva (Paré) pelo seu falecimento, ocorrido lamentavelmente no dia 16 de outubro de 2022.</t>
   </si>
   <si>
     <t>3104</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3104/requerimento_no_29.2022.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3104/requerimento_no_29.2022.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da senhora ENEDINA LIMA VIANA pelo seu falecimento, ocorrido lamentavelmente no dia 22 de novembro de 2022.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1865,67 +1865,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3003/indicacao_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3026/indicacao_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3027/indicacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3034/indicacao_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3035/indicacao_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3036/indicacao_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3038/indicacao_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3039/indicacao_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3040/indicacao_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3041/indicacao_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3062/indicacao_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3063/inficacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3075/indicacao_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3084/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3098/indicacao_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3109/mensagem_no_033.2022_veta_os_1o_2o__3o_e_4o_pl_021.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3108/mensagem_10_veto_plc_02.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3051/mocao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3052/mocao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3053/mocao_n_03.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_n_04.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_n_05.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3056/mocao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_complentar_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3080/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3089/projeto_de_lei_complementar_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2920/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2944/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2945/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2946/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3013/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3043/projeto_de_lei_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3078/projeto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3079/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3086/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3087/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3088/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3090/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3105/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3021/resolucao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2924/requerimento_no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2927/requerimento_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2928/requerimento_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2937/requerimento_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2938/requerimento_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2939/requerimento_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2950/requerimento_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2951/requerimento_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3006/requerimento_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3007/requerimento_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3008/requerimento_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3029/requerimento_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3064/requerimento_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3065/requerimento_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3066/requerimento_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3074/requerimento_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3076/requerimento_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3077/requerimento_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3095/requerimento_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3104/requerimento_no_29.2022.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2923/indicacao_no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2929/indicacao_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2930/indicacao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2931/indicacao_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2932/indicacao_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2933/indicacao_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2934/indicacao_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2935/indicacao_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2936/indicacao_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2992/indicacao_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2993/indicacao_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2999/indicacao_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3000/indicacao_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3001/indicacao_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3002/indicacao_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3003/indicacao_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3010/indicacao_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3011/indicacao_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3026/indicacao_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3027/indicacao_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3028/indicacao_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3030/indicacao_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3031/indicacao_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3032/indicacao_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3033/indicacao_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3034/indicacao_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3035/indicacao_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3036/indicacao_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3038/indicacao_no_29.2022.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3039/indicacao_no_30.2022.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3040/indicacao_no_31.2022.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3041/indicacao_no_32.2022.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3045/indicacao_no_33.2022.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3046/indicacao_no_34.2022.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3047/indicacao_no_35.2022.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3058/indicacao_no_36.2022.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3059/indicacao_no_37.2022.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3060/indicacao_no_38.2022.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3061/indicacao_no_39.2022.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3062/indicacao_no_40.2022.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3063/inficacao_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3068/indicacao_no_42.2022.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3069/indicacao_no_43.2022.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3075/indicacao_no_44.2022.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3081/indicacao_no_45.2022.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3082/indicacao_no_046.2022.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3083/indicacao_no_047.2022.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3084/indicacao_no_048.2022.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3098/indicacao_no_49.2022.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3099/indicacao_no_50.2022.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3100/indicacao_no_51.2022.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3109/mensagem_no_033.2022_veta_os_1o_2o__3o_e_4o_pl_021.2022.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3108/mensagem_10_veto_plc_02.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3051/mocao_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3052/mocao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3053/mocao_n_03.2022.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3054/mocao_n_04.2022.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3055/mocao_n_05.2022.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3056/mocao_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3023/projeto_de_lei_complentar_no_01.2022.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3080/projeto_de_lei_complementar_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3089/projeto_de_lei_complementar_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2920/projeto_de_lei_no_001.2022.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2940/projeto_de_lei_no_002.2022.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2941/projeto_de_lei_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2942/projeto_de_lei_no_004.2022.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2943/projeto_de_lei_no_005.2022.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2944/projeto_de_lei_no_006.2022.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2945/projeto_de_lei_no_007.2022.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2946/projeto_de_lei_no_008.2022.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2947/projeto_de_lei_no_009.2022.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2948/projeto_de_lei_no_010.2022.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2949/projeto_de_lei_no_011.2022.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3013/projeto_de_lei_no_012.2022.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3014/projeto_de_lei_no_013.2022.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3015/projeto_de_lei_no_014.2022.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3024/projeto_de_lei_no_015.2022.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3025/projeto_de_lei_no_016.2022.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3042/projeto_de_lei_no_017.2022.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3043/projeto_de_lei_no_018.2022.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3044/projeto_de_lei_no_019.2022.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3049/projeto_de_lei_no_020.2022.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3050/projeto_de_lei_no_021.2022.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3067/projeto_de_lei_no_022.2022.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3070/projeto_de_lei_no_023.2022.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3071/projeto_de_lei_no_024.2022.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3072/projeto_de_lei_no_025.2022.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3073/projeto_de_lei_no_026.2022.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3078/projeto_de_lei_no_027.2022.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3079/projeto_de_lei_no_028.2022.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3085/projeto_de_lei_no_029.2022.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3086/projeto_de_lei_no_030.2022.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3087/projeto_de_lei_no_031.2022.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3088/projeto_de_lei_no_032.2022.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3090/projeto_de_lei_no_033.2022.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3091/projeto_de_lei_no_034.2022.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3092/projeto_de_lei_no_035.2022.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3093/projeto_de_lei_no_036.2022.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3094/projeto_de_lei_no_037.2022.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3096/projeto_de_lei_no_038.2022.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3097/projeto_de_lei_no_039.2022.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3101/projeto_de_lei_no_040.2022.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3102/projeto_de_lei_no_041.2022.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3105/projeto_de_lei_no_042.2022.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3021/resolucao_01.2022.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3022/projeto_de_resolucao_no_02.2022.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3103/projeto_de_resolucao_no_003.2022.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2924/requerimento_no_1.2022.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2926/requerimento_no_3.2022.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2927/requerimento_no_4.2022.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2928/requerimento_no_5.2022.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2937/requerimento_no_06.2022.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2938/requerimento_no_07.2022.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2939/requerimento_no_08.2022.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2950/requerimento_no_09.2022.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/2951/requerimento_no_10.2022.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3004/requerimento_no_11.2022.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3005/requerimento_no_12.2022.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3006/requerimento_no_13.2022.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3007/requerimento_no_14.2022.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3008/requerimento_no_15.2022.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3009/requerimento_no_16.2022.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3012/requerimento_no_17.2022.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3029/requerimento_no_18.2022.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3037/requerimento_no_19.2022.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3048/requerimento_no_20.2022.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3057/requerimento_no_21.2022.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3064/requerimento_no_22.2022.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3065/requerimento_no_23.2022.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3066/requerimento_no_24.2022.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3074/requerimento_no_25.2022.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3076/requerimento_no_26.2022.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3077/requerimento_no_27.2022.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3095/requerimento_no_28.2022.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2022/3104/requerimento_no_29.2022.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H137"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="140" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="139.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>