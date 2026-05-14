--- v0 (2026-02-28)
+++ v1 (2026-05-14)
@@ -54,2168 +54,2168 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2665</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_n_01.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_n_01.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja pago aos motoristas de ambulância e plantonistas, um valor mensal para custear a alimentação, ao invés de ticket de alimentação.</t>
   </si>
   <si>
     <t>2666</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado o mais rápido possível, a reforma da casa de máquinas, onde fica o motor que liga e desliga a bomba d’água em Cabeceira Grande.</t>
   </si>
   <si>
     <t>2667</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_n_03.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_n_03.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja providenciado o aluguel de uma casa em Barretos Estado de São Paulo, para abrigar os pacientes em tratamento de câncer.</t>
   </si>
   <si>
     <t>2668</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_n_04.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_n_04.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que estude a possibilidade de concluir a construção do Ginásio de Esportes situado na Rua Ozório Geraldo no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2669</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_n_05.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_n_05.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que providencie imediatamente a real execução da Lei nr 544 de 21/06/17, que estatui o programa denominado “Conecta Cab”, que dispõe sobre o fornecimento de sinal aberto e gratuito de internet wireless fidelity (wi-fi) em próprios públicos estratégicos e dá outras providências.</t>
   </si>
   <si>
     <t>2670</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_n_06.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_n_06.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal a aquisição ou locação de imóvel adequado destinado ao VELÓRIO MUNICIPAL na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2671</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_n_07.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_n_07.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja providenciado a confecção de uniformes e crachás para todos os servidores públicos municipais de nosso Município, e que no caso dos servidores do cargo de Vigia, que seja adquirido uniforme completo composto por camisa com identificação e calça, boné e coturno ou sapato social conforme modelo de vigias/guarda anexo.</t>
   </si>
   <si>
     <t>2672</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_n_08.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_n_08.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja criado uma Comissão Municipal de Urbanismo para que seja feito um Planejamento Urbano da Sede e do Distrito de Palmital de Minas e assim poderemos ter condições de planejar e criar um conjunto de técnicas e de obras que permitem dotar nossa Sede e o Distrito de Palmital de Minas com condições de infraestrutura, planejamento, organização administrativa e embelezamento, pois nossa sede e nosso Distrito de Palmital de Minas necessita com urgência de uma urbanização.</t>
   </si>
   <si>
     <t>2673</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_n_09.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_n_09.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas no sentido que seja assinado um convênio entre o Município de Cabeceira Grande e o SEST - Serviço Social do Transporte, SENAT – Serviço Nacional de Aprendizagem do Transporte, SENAI - Serviço Nacional de Aprendizagem Industrial e o SENAR – Serviço Nacional de Aprendizagem Rural.</t>
   </si>
   <si>
     <t>2674</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_n_10.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_n_10.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas cabíveis com urgência para o melhoramento ao atendimento bancário na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2675</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_n_11.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_n_11.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja realizado o processo de licitação para a contratação de uma empresa para que sejam disponibilizadas 02 equipes de serviço de limpeza e manutenção das ruas da Sede e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2676</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_n_12.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_n_12.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas no sentido de estender o atendimento de confecção de identidade, carteira de trabalho e alistamento militar no Distrito de Palmital de Minas, pois assim nossa população do Distrito não precisará deslocar até a Sede para ter acesso a esses serviços.</t>
   </si>
   <si>
     <t>2677</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_n_13.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_n_13.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja tomada medidas publicas junto a CEMIG para instalações de rede elétrica em todas as ruas da Sede e do Distrito de Palmital de Minas que ainda não estejam contempladas 100% com rede elétrica.</t>
   </si>
   <si>
     <t>2678</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_n_14.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_n_14.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja criado o PORTAL DO SERVIDOR para que o servidor publico municipal de Cabeceira Grande possa resolver remotamente praticamente toda suas demandas administrativas inerentes ao seu cargo/função.</t>
   </si>
   <si>
     <t>2679</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_n_15.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_n_15.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja implantado o sistema de ponto eletrônico para controle de entrada e saída dos servidores públicos em todos os órgãos públicos de nosso Município</t>
   </si>
   <si>
     <t>2680</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_n_16.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_n_16.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que verifique a possibilidade, mediante prévio estudo, de se promover a revisão da Lei nº 500 de 21 de junho de 2016 que versa sobre o plano de cargos, carreiras e vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande. E também da Lei nº 317, de 05 de março de 2010, que versa sobre o plano de carreiras do magistério público municipal.</t>
   </si>
   <si>
     <t>2681</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_n_17.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_n_17.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que sejam tomadas medidas para colocação de placas de trânsito e informativas na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2682</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_n_18.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_n_18.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja providenciado placa ou banner com as denominações de todos os próprios públicos da Sede e do Distrito de Palmital de Minas, para serem instalados em todos.</t>
   </si>
   <si>
     <t>2683</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_n_19.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_n_19.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a continuidade da construção de meio fio em todas as ruas do Distrito de Palmital de Minas que são asfaltadas e ainda não foram contempladas com esse acabamento.</t>
   </si>
   <si>
     <t>2684</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas cabíveis para a criação de uma linha municipal de transporte coletivo entre a Sede do Município, a ponte do Rio Preto na divisa do Distrito Federal, Palmital de Minas à BR-251 (arrependido), pois a questão de transporte em nosso município é muito precária e com um custo muito elevado perante o poder econômico de nossos munícipes.</t>
   </si>
   <si>
     <t>2685</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_n_21.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_n_21.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que providencie imediatamente a regulamentação e a real execução da Lei nr 558 de 20/09/17, que institui o programa meu primeiro emprego no Município de Cabeceira Grande para a contratação de iniciantes no mercado de trabalho.</t>
   </si>
   <si>
     <t>2686</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_n_22.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_n_22.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja dado apoio e incentivo aos doadores de sangue e medula óssea, com a disponibilidade de um ônibus ou van para transporte ao Hemocentro de Brasília ou em Unaí caso o mesmo passe a oferecer esse atendimento, isso pelo menos uma vez ao mês.</t>
   </si>
   <si>
     <t>2687</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_n_23.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_n_23.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que seja adquirido com urgência 02 geradores para serem disponibilizados nas unidades de saúde da Sede e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2688</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_n_24.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_n_24.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas políticas para viabilização do início da obra de construção da Sede da Escola Estadual Juvenal Diogo Pires no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2689</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_n_25.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_n_25.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que verifique a possibilidade de encaminhar Projeto de Lei regulamentando a escala de plantão de 12 x 36 e 24 x 72 em nosso Município, haja vista que vários servidores já laboram há muito tempo nesse tipo de escala e a mesma ainda não foi regulamentada.</t>
   </si>
   <si>
     <t>2690</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_n_26.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_n_26.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que verifique a possibilidade de o Município assinar um convenio em parceria com a Faculdade de Ciências da Saúde de Unaí – FACISA, com o propósito de realização de castração de cachorros e gatos em nosso Município.</t>
   </si>
   <si>
     <t>2691</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_n_27.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_n_27.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas as medidas cabíveis para a pavimentação asfáltica das seguintes Ruas todas no Distrito de Palmital de Minas:_x000D_
  _x000D_
 I)	Rua Osório Geraldo (parte próximo a torre da vivo e outra parte após o cemitério);_x000D_
 II)	Rua Patos de Minas;_x000D_
 III)	Rua Joviano Francisco Lopes;_x000D_
 IV)	Rua Sebastião jacinto;_x000D_
 V)	Rua Felix de Souza;_x000D_
 VI)	Salvador Ribeiro;_x000D_
 VII)	Rua Cristalina;_x000D_
 VIII)	Rua Joao Cruz;_x000D_
 IX)	Rua Silvestre Lopes;_x000D_
 X)	Rua Herculano Oliveira;_x000D_
 XI)	Rua Morada Nova;_x000D_
 XII)	Rua Alberto Abadias;_x000D_
 XIII)	Rua Agenor Pires;_x000D_
 XIV)	Rua Adelino Ribeiro;_x000D_
 XV)	Rua Bela Vista;_x000D_
 XVI)	Rua Joao Augusto Teixeira;_x000D_
 XVII)	Rua Joao de Matos;_x000D_
 XVIII)	Rua Felipe Ribeiro Santiago;_x000D_
 XIX)	Rua Jose Fonseca;_x000D_
 XX)	Rua Higino Francisco Lopes;_x000D_
 XXI)	Rua Filomena Santana Gomes;_x000D_
 XXII)	Rua Rui Barbosa e, ;_x000D_
 XXIII)	Rua Firmiano Ribeiro.</t>
   </si>
   <si>
     <t>2692</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_n_28.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_n_28.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas com urgência no sentido de sanar as constantes faltas de água na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2693</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_n_29.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_n_29.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito Municipal que sejam tomadas medidas no sentido de criar um acesso ao Lago da Usina de Queimados situado no Distrito de Palmital de Minas com a construção de uma área de lazer pública para o uso da população de nosso Município.</t>
   </si>
   <si>
     <t>2694</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_30.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_30.2021.pdf</t>
   </si>
   <si>
     <t>indicam ao Prefeito que providencie uma forma de retirar o tráfego de caminhões pesados do Centro da Cidade de Cabeceira Grande.</t>
   </si>
   <si>
     <t>2695</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_31.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_31.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito a pavimentação asfáltica nas Ruas: Sadita Ribeiro, Formosa, Trajano Caetano, São José, Brasília, Unaí, Manoel de Almeida, Dom Elizeu e Palmital, nas partes que ainda não tem asfalto.</t>
   </si>
   <si>
     <t>2696</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_32.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_32.2021.pdf</t>
   </si>
   <si>
     <t>Requer,  que a presente Indicação seja encaminhada ao Senhor Prefeito, solicitando o encaminhamento à Câmara Municipal projeto de lei versando sobre o desmembramento do cargo de Consultor Jurídico, Legislativo, de Governo e Assuntos Administrativos e Institucionais.</t>
   </si>
   <si>
     <t>2697</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_33.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_33.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito providencias no sentido de instalar os braços e as lâmpadas nas extensões elétricas da Sede do Município, nos Bairros: Santana, Planalto e Veredas e na Sede do  Distrito de Palmital de Minas, nas ruas que ainda não tem.</t>
   </si>
   <si>
     <t>2698</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_34.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_34.2021.pdf</t>
   </si>
   <si>
     <t>Indicam ao Prefeito junto a Secretaria de Esporte e Lazer à aquisição de terreno para a construção de área de esporte (quadra, ou campo society ou outra área de lazer) no Bairro Veredas</t>
   </si>
   <si>
     <t>2699</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_35.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_35.2021.pdf</t>
   </si>
   <si>
     <t>Apresentamos a presente Indicação, sugerindo ao Senhor Prefeito que dê cumprimento ao disposto no artigo 9º-A, § 3º, inciso II da Lei Federal nº 11.350, de 5 de outubro de 2006, com a redação dada pela Lei Federal 13.342, de 3 de outubro de 2016 e tendo em vista o disposto na Lei Municipal nº 564, de 10 de outubro de 2017, para o fim de conceder aos agentes de combate a endemias e aos agentes comunitários de saúde adicional de insalubridade em decorrência do trabalho continuado em condições insalubres</t>
   </si>
   <si>
     <t>2700</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_36.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_36.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que adote providências, inclusive no âmbito do SANECAB, visando a publicação de ato administrativo (decreto) dispondo sobre a revisão do valor da tarifa mínima do serviço de água cobrada aos moradores do Pau Terra.</t>
   </si>
   <si>
     <t>2701</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_37.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_37.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que proceda com a restauração dos brinquedos, a reposição da areia, o reparo e pintura dos alambrados, refazer a fiação elétrica, instalar lixeiras e arrumar a iluminação da Praça São José, localizada entre a prefeitura e a igreja São José, em Cabeceira Grande.</t>
   </si>
   <si>
     <t>2702</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_38.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_38.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que proceda a limpeza das margens da estrada que leva ao lixão e que seja colocado contêineres próximo ao balão para que seja colocado o lixo, que não conseguirem levar até o lixão, inclusive com a instalação de placas proibidos jogar lixo nas margens da estrada.</t>
   </si>
   <si>
     <t>2703</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_39.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_39.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que proceda a poda de árvores, o corte da grama, a iluminação, a reposição da areia e a colocação de lixeiras na Praça do Bairro Santana.</t>
   </si>
   <si>
     <t>2704</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
     <t>VEREADOR KARLYSON NAZARÉ, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_40.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_40.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que seja replantado os Ipês e Palmeiras na Avenida Central de Cabeceira Grande – MG.</t>
   </si>
   <si>
     <t>2705</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_41.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_41.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a  presente Indicação, sugerindo ao Senhor Prefeito que proceda com o recapeamento da Avenida Central de Cabeceira Grande-MG.</t>
   </si>
   <si>
     <t>2706</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_42.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_42.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que proceda com a contratação de um jardineiro para cuidar das praças públicas de Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>2707</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_43.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_43.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que  recupere a parada de ônibus da Rua Eduardo Lucas no Bairro Santana.</t>
   </si>
   <si>
     <t>2708</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_44.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_44.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que busque junto aos órgãos estaduais competentes a possibilidade de reativação dos escritórios da EMATER em Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>2709</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_45.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_45.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que determine a contratação de um projeto de revitalização da Barragem em Cabeceira Grande para área de lazer público.</t>
   </si>
   <si>
     <t>2710</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_46.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_46.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que adote procedimentos para ampliação do sistema de tratamento e captação de água em Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>2711</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ, VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_47.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_47.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que seja providenciado a iluminação elétrica, no final da Rua Formosa, saída para Palmital/Brasília, mais precisamente sobre o aterro da barragem até o final do asfalto.</t>
   </si>
   <si>
     <t>2712</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que disponibilize um servidor para cuidar do Cemitério de Cabeceira Grande, onde o mesmo posso ficar aberto em horários alternativos, como depois das 17 horas e no finais de semana.</t>
   </si>
   <si>
     <t>2713</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>VEREADORA REJANE ENFERMEIRA, VEREADOR JOAQUIM DE SALVIANO, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_49.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_49.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito a adoção de carga horária semanal de 30 (trinta) horas para a equipe de enfermagem (enfermeiros, técnicos e auxiliares de enfermagem).</t>
   </si>
   <si>
     <t>2714</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_50.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_50.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito a instalação de câmaras de vigilância, nos moldes do programa Olhos Vivos do Governo do Estado de Minas Gerais, nas avenidas central de Cabeceira Grande e Palmital de Minas, especialmente nas entradas e saídas de cada localidade.</t>
   </si>
   <si>
     <t>2715</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_51.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_51.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito a instalação de um local de descanso confortável para os plantonistas: médicos, enfermeiros, técnicos e motoristas nas unidades de saúde do Município.</t>
   </si>
   <si>
     <t>2716</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_52.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_52.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que exija dos condutores de veículos oficiais carteira de habilitação na categoria D ou a habilitação exigida no concurso para o provimento do cargo.</t>
   </si>
   <si>
     <t>2717</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_53.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_53.2021.pdf</t>
   </si>
   <si>
     <t>apresento a presente Indicação, sugerindo ao Senhor Prefeito a equiparação, mediante lei, dos vencimentos do cargo de Operador de Máquina com o cargo de Motorista.</t>
   </si>
   <si>
     <t>2718</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_54.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_54.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal que sejam tomadas medidas com urgência no sentido de providenciar a contratação de empresa ou profissional competente nos termos da Legislação em vigor para assinar e emitir PPP – Perfil Profissiográfico Previdenciário  e  LTCAT – Laudo Técnico de Condições Ambientais de Trabalho.</t>
   </si>
   <si>
     <t>2719</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_55.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_55.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que providencie a aquisição de um caminhão com caçamba de entulhos ou convênio com empresa que preste esse serviço, para transporte e o armazenamento de entulhos e restos das construções, em Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>2720</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_56.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_56.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que providencie a manutenção e ativação da Fonte Luminosa situada na Praça da Saúde na sede do Município.</t>
   </si>
   <si>
     <t>2721</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
     <t>VEREADOR IRMÃO VALDETE</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_57.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_57.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que sabendo da Grande  possibilidade de vir o Banco de Crédito Cooperativista SICRED para a Sede do  Município, que seja contemplado também o Distrito de Palmital de Minas, com certeza vai melhorar a vida de todos</t>
   </si>
   <si>
     <t>2722</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
     <t>VEREADOR IRMÃO VALDETE, ROBSON CIPÓ, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_58.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_58.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que estude a possibilidade de que seja feito as reformas nas casas das pessoas mais necessitadas do Município, em especial as pessoas com deficiência.</t>
   </si>
   <si>
     <t>2723</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
     <t>VEREADOR IRMÃO VALDETE, ROBSON CIPÓ</t>
   </si>
   <si>
     <t>Apresento a presente Indicação, sugerindo ao Senhor Prefeito que sejam instalados pontos de ônibus cobertos em todas as parada obrigatórias tanto em Cabeceira Grande e Palmital de Minas.</t>
   </si>
   <si>
     <t>2746</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
     <t>VEREADORA REJANE ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_no_60.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_no_60.2021.pdf</t>
   </si>
   <si>
     <t>Que indica ao Diretor do Serviço Autônomo de Saneamento de Cabeceira Grande – SANECAB - que verifique a possibilidade de instituir um programa visando à negociação de débitos vencidos dos consumidores do município.</t>
   </si>
   <si>
     <t>2747</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_no_61.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_no_61.2021.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que providencie a ampliação do Programa “Pão e Leite” para atender a Comunidade do Pau Terra, com a realização de estudo prévio por parte da Secretaria de Assistência Social sobre o quantitativo de crianças de 0 a 6 anos que necessitam do programa.</t>
   </si>
   <si>
     <t>2748</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_62.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_62.2021.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que verifique a possibilidade de encaminhar um Projeto de Lei Atualizando e fixando o Piso Salarial dos Agentes Comunitários de Saúde – ACS e dos Agente de Combate de Endemias – ACE de nosso Munícipio, que hoje de acordo com a Lei Federal 13.708/2018 e a Portaria nº 3.317, está FIXADO em R$ 1.550,00 (um mil e quinhentos e cinquenta reais). Informo a Vossa Excelência que a Lei nº 173 de 27/05/20, não alcança esse reajuste pois isso é uma determinação legal anterior a mesma e já pré existente.</t>
   </si>
   <si>
     <t>2760</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/indicacao_no_63.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/indicacao_no_63.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que contrate ou disponibilize laboratório de análises clínicas até que se regularize, junto à vigilância sanitária, as pendências que hoje impedem o funcionamento do laboratório contratado.</t>
   </si>
   <si>
     <t>2761</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/indicacao_no_64.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/indicacao_no_64.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que contrate um médico plantonista para atender nos finais de semana, tendo em vista a necessidade de melhorar o atendimento médico em decorrência da Covid-19, especialmente nos finais de semana.</t>
   </si>
   <si>
     <t>2762</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/indicacao_no_65.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/indicacao_no_65.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que verifique a possibilidade, encaminhar Projeto de Lei alterando a Lei Complementar 32, de 2 de dezembro de 2015, batizado de Estatuto dos Servidores Públicos da Administração Direta e Indireta do Município de Cabeceira Grande-MG, regulamentando o pagamento do Adicional Noturno, Adicional de Insalubridade, Periculosidade ou Penosidade no período em que o servidor estiver gozando de férias regulamentares ou licença prêmio, devendo, pois, o pagamento, nesses períodos, incidir e compor a remuneração, nos exatos termos do disposto na Lei Complementar 32, de 2 de dezembro de 2015, observando-se que essas vantagens pecuniárias sejam percebidas com habitualidade, usualidade e frequência.</t>
   </si>
   <si>
     <t>2763</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/indicacao_no_66.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/indicacao_no_66.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que seja feito uma ampla divulgação entre todos os secretários municipais, para que os mesmos repassem a todos os seus diretores chefes de setores subordinados a cada pasta municipal, a importância do preenchimento da CAT -Comunicação de Acidente de Trabalho.</t>
   </si>
   <si>
     <t>2771</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/indicacao_no_67.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/indicacao_no_67.2021.pdf</t>
   </si>
   <si>
     <t>indica ao Prefeito Municipal que providencie o cascalhamento e manutenções das ruas: Manoel de Almeida, Cardoso e Círio Aguiar na Sede.</t>
   </si>
   <si>
     <t>2772</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_68.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_68.2021.pdf</t>
   </si>
   <si>
     <t>Indica ao Prefeito Municipal que providencie a reforma total da ponte que dá acesso de Palmital de Minas ao Vão do Moreira, localizada no Ribeirão Lagoa do Mel, conhecida como ponte de Pedrinho de Dulce.</t>
   </si>
   <si>
     <t>2773</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_no_69.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_no_69.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem  indica ao Diretor-Geral do DER-MG (DEPARTA-MENTO DE ESTRADAS E RODAGEM DE MINAS GERAIS) a construção de calçada de passeios ou ciclovia as margens da rodovia 188 MG nas proximidades do povoado do Pau Terra.</t>
   </si>
   <si>
     <t>2774</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_no_70.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_no_70.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, indica ao Prefeito Municipal providências urgente, no sentido de colocar caminhão pipa para molhar as ruas da Sede do Município e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2775</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_no_71.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_no_71.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem indica ao Prefeito Municipal no sentido de viabilizar a construção ou conceda um espaço para realização de cursos, palestras de capacitação.</t>
   </si>
   <si>
     <t>2776</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR KARLYSON NAZARÉ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao_no_72.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao_no_72.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que providencie a iluminação da Academia ao Ar Livre situada acima do Ginásio de Esportes na Sede, para melhor atender os moradores daquele bairro.</t>
   </si>
   <si>
     <t>2777</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/indicacao_no_73.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/indicacao_no_73.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve,  indica ao Prefeito que depois de verificado a legislação em vigor, seja encaminhado Projeto de Lei a essa Casa de Leis versando sobre a  extensão do perímetro urbano no Distrito de Palmital de Minas, para que a Chácara Palmital de propriedade dos Senhores Ronaldo Mendonça dos Santos, Nivea Maria Mendonça dos Santos e Nilma Mendonça dos Santos, Inscrita no NIRF 3.247.564-0, que perfaze divisa com a área urbana Distrito na saída para Unaí via Arrependido.</t>
   </si>
   <si>
     <t>2778</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/indicacao_no_74.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/indicacao_no_74.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que providencie imediatamente a real execução da Lei nr 670 de 30/04/20, que cria o Museu Municipal e a Casa da Cultura “Professor e Escritor Elon Antonio de Oliveira”.</t>
   </si>
   <si>
     <t>2802</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/indicacao_no_75.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/indicacao_no_75.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal que proceda com o recapeamento das Ruas Palmital, Dom Elizeu, Rua Cardoso, Rua Manoel Almeida, com aproximadamente 200 metros cada, da Avenida Central abaixo até a Rua Pedro Costa na Sede do Município.</t>
   </si>
   <si>
     <t>2803</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_no_76.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_no_76.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, depois de ouvido o plenário, indica ao Prefeito Municipal que providencie a construção de lombadas (quebra-molas) ou ondulação na Rua Felipe Ribeiro Santigo, saída para o Arrependido no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2804</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_no_77.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_no_77.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, indicam ao Prefeito Municipal que providencie a troca da lona dos toldos da Feira Livre do Produtor no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2805</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_no_78.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_no_78.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal que envie à Câmara Municipal Projeto de Lei, que dispõe sobre a criação do programa Municipal de saúde vocal e auditiva para professores e integrantes do quadro do magistério e do quadro de apoio de Rede Municipal de Ensino do Munícipio e dá outras providências. Conforme modelo anexo. _x000D_
 .</t>
   </si>
   <si>
     <t>2806</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_no_79.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_no_79.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal, que seja feito um estudo de viabilidade e após isso, que seja providenciado a construção de 02 lombadas ondulação transversal (quebra mola) com as devidas placas de sinalização de trânsito, na estrada que liga Palmital de Minas a Sede, na altura da chácara do Senhor Reginaldo Benati e a Chácara do Senhor Alaor Alves, para redução de velocidade dos veículos.</t>
   </si>
   <si>
     <t>2807</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR IRMÃO VALDETE, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_no_80.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_no_80.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, indica ao Prefeito Municipal que seja realizado com urgência o serviço de patrolamento e cascalhamento nas ruas localizadas no Sítios do Lago no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2808</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_no_81.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_no_81.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, indicam ao Prefeito Municipal, que providencie junto a Secretaria Municipal de Saúde, no sentido de fazer a reforma da parte elétrica do Posto de Saúde de Cabeceira Grande e Palmital de Minas e dos Centros de Fisioterapia de Palmital de Minas e Cabeceira Grande.</t>
   </si>
   <si>
     <t>2809</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_084_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_084_2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem,  indica ao Secretário Municipal de Saúde, que seja feito um estudo de viabilidade técnica e financeira e após isso, se possível seja adquirido 01 Ambulância tipo B, carro modelo caminhonete Picape para ser disponibilizada a UBS de Palmital de Minas</t>
   </si>
   <si>
     <t>2810</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao__085_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao__085_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Secretário Municipal de Saúde, que seja feito um estudo de viabilidade técnica e financeira e após isso, se possível seja adquirido 03 aparelho de Ar condicionado e que os mesmos seja instalados 01 na recepção da UBS da Sede, outro na Recepção da UBS do Distrito de Palmital de Minas e o outro na Farmácia da UBS do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2811</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_086_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_086_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal, que seja providenciado com URGENCIA a devida manutenção nas estradas de ligamento de nosso município e que seja dado prioridade na estrada que liga o Distrito de Palmital de Minas ao Arrependido. Que seja feito contato junto ao Poder Executivo de Unaí para pedir apoio na manutenção da estrada entre a Usina de Queimadas ao Arrependido, setor que pertence a Unaí, e em caso de resposta negativa que seja pedido a permissão para Cabeceira Grande fazer a devida manutenção, haja vista que os cidadãos de nosso município é que mais utiliza aquela estrada.</t>
   </si>
   <si>
     <t>2812</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_087_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_087_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Secretário Municipal de Saúde, que seja feito um estudo de viabilidade técnica e financeira e após isso, se possível seja adquirido 02 Central Telefônica PABX com configuração de linhas e ramais suficientes para atender as 02 UBS de nosso Município.</t>
   </si>
   <si>
     <t>2813</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_088_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_088_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal, que seja feito um estudo de viabilidade e após isso, se possível seja feito a instalação de Sistema de energia solar (fotovoltaico) no município de Cabeceira Grande tanto na sede quanto no Distrito de Palmital de Minas para atender a demanda de energia elétrica da administração pública municipal visando economia de custos de produção e garantia de abastecimento de energia sem danos ao meio ambiente.</t>
   </si>
   <si>
     <t>2814</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_no_89.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_no_89.2021.pdf</t>
   </si>
   <si>
     <t>2815</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao__090_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao__090_2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, indica ao Prefeito Municipal, que em cumprimento ao Item VI da Cláusula segunda do Termo de acordo extrajudicial/transação firmando entre o Município de Cabeceira Grande-MG, a ENGEPAR e a AMPLA em 08/07/19, que seja encaminhado a Essa Casa de Leis Projeto de Lei versando sobre a transformação em Condomínio o Loteamento Sítios do Lago situado no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2816</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_no_91.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_no_91.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, apresenta a esta Casa, nos termos do artigo 208 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito que envie a esta Casa projeto de lei dispondo sobre a declaração de luto oficial de 3 (três) dias em decorrência de morte de servidor, dos quais pelo menos 1 (um) como ponto facultativo nas repartições públicas municipais.</t>
   </si>
   <si>
     <t>2827</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/indicacao_no_92.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/indicacao_no_92.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, apresenta a esta Casa, nos termos do artigo 208 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito que providencie a contratação de empresa ou profissional para a elaboração do laudo de avaliação pericial de insalubridade, nos termos da Lei nº 564, de 10 de outubro de 2017, considerando que há servidores que trabalham em condições insalubres e que não recebem o adicional pela inobservância, por parte da Administração Municipal, do disposto no artigo 5º daquele Diploma Legal</t>
   </si>
   <si>
     <t>2828</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/indicacao_no_93.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/indicacao_no_93.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o Plenário, indicam ao Prefeito Municipal que sejam tomadas medidas cabíveis com urgência para colocar placas de sinalização e fazer a pintura dos quebra molas na Sede e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2833</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_no_94.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_no_94.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, depois de ouvido o Plenário, indica ao Prefeito Municipal que adote providências visando nomear servidores classificados no último concurso público realizado pela Prefeitura Municipal, cujo prazo de validade ainda não expirou, nos casos de vacância, promovendo, em consequência, a rescisão dos contratos de prazo determinado firmados irregularmente pelo Município.</t>
   </si>
   <si>
     <t>2835</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/indicacao_no_95.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/indicacao_no_95.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito Municipal, que seja providenciado a aquisição de 02 MÁQUINA DE PINTAR MEIO FIO, para que sejam disponibilizadas uma para a Sede e outra para o Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2836</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/indicacao_no_96.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/indicacao_no_96.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, apresenta a esta Casa, nos termos do artigo 208 do Regimento Interno, a presente Indicação, sugerindo ao Senhor Prefeito providências visando a instalação de bloquetes nas ruas Patos de Minas e Joviano Francisco Lopes, em Palmital de Minas, e na Ruas Cardoso e Manoel de Almeida, abaixo da Rua Pedro Costa, em Cabeceira Grande</t>
   </si>
   <si>
     <t>2917</t>
   </si>
   <si>
     <t>MVT</t>
   </si>
   <si>
     <t>MENSAGEM VETO TOTAL</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/veto_total_ao_projeto_lei_014-2021_-_isencao_iptu_cabeceira_grande.doc</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/veto_total_ao_projeto_lei_014-2021_-_isencao_iptu_cabeceira_grande.doc</t>
   </si>
   <si>
     <t>Vetar o Projeto de Lei n.º 014/2021 que dispõe sobre concessão de isenção ou remissão do imposto predial e territorial urbano - IPTU.</t>
   </si>
   <si>
     <t>2918</t>
   </si>
   <si>
     <t>Veto total ao PL016/2021, que dispõe sobre a suspensão temporária de cobrança pagamento, juros e multas incidentes sobre as tarifas de consumo de água.</t>
   </si>
   <si>
     <t>2994</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>MOÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/mocao_no_001.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/mocao_no_001.2021.pdf</t>
   </si>
   <si>
     <t>requer a aprovação de MOÇÃO EM APOIO À APROVAÇÃO DO PLP 2564/2020, de autoria do Senador Fabiano Contarato (REDE/ES), que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional e jornada de 30 horas semanais para Enfermeiro, do Técnico de Enfermagem, do Auxiliar de Enfermagem e da Parteira, a ser encaminhada ao Senado Federal. Essa Moção tem por objetivo apoiar irrestritamente o PL 2564/2020, que altera a Lei nº 7.498, de 25 de junho de 1986, para instituir o piso salarial nacional e jornada de 30 horas semanais para Enfermeiro, do Técnico de Enfermagem,do Auxiliar de Enfermagem e da Parteira. Tal medido deve pautar-se na premissa que a categoria de enfermagem e suas atividades auxiliares, categoria essa de profissionais abnegados frente à importância de sua atuação em prol da saúde da humanidade.</t>
   </si>
   <si>
     <t>2995</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/mocao_no_002.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/mocao_no_002.2021.pdf</t>
   </si>
   <si>
     <t>Requer a aprovação de MOÇÃO EM APOIO À APROVAÇÃO AO REQUERIMENTO ORDINÁRIO Nº 1.047/2021, de autoria do Deputado Estadual Professor Cleiton (PSB), que solicitou a constituição de Comissão Parlamentar de Inquérito para investigar fatos determinados e consistentes na possível prática de ilegalidades na gestão da Companhia Energética de Minas Gerais  - CEMIG. Essa Moção tem por objetivo apoiar irrestritamente a Comissão Parlamentar de Inquérito que irá apurar possíveis ilegalidades cometidas na gestão da CEMIG.</t>
   </si>
   <si>
     <t>2996</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/mocao_no_03.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/mocao_no_03.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 206, inciso XVII do Regimento Interno, apresenta MOÇÃO DE CONGRATULAÇÃO à senhora MARIA AURORA DE JESUS pelos relevantes serviços na área de saúde deste Municipio.</t>
   </si>
   <si>
     <t>2997</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/mocao_no_04.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/mocao_no_04.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 206, inciso XVII do Regimento Interno, apresenta moção de congratulação, reconhecimento e aplausos a todos os profissionais da área da saúde de Cabeceira Grande/Palmital de Minas, em face ao excelente trabalho desempenhado no enfrentamento e combate ao COVID-19.</t>
   </si>
   <si>
     <t>2998</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/mocao_no_05.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/mocao_no_05.2021.pdf</t>
   </si>
   <si>
     <t>Apresento a Vossa Excelência, nos termos do art. 206, inciso VXII, do Regimento Interno, esta moção, a ser encaminhada aos Presidentes do Senado Federal e da Câmara dos Deputados, para manifestar apoio desta Câmara  em relação a prorrogação dos contratos de adesão do 20ª ciclo e reincorporação dos demais médicos intercambistas do Programa Mais Médicos do Brasil – PMMB. _x000D_
 	Como é de conhecimento de todos, o art. 23-A da Lei nº 12.871/13, com redação dada pela Lei nº 13.958/19, os  prevê que será reincorporado ao Projeto Mais Médicos para o Brasil, na forma do inciso II do caput do art. 13 desta Lei, pelo prazo improrrogável de 2 (dois) anos, o médico intercambista que atender cumulativamente aos requisitos previstos em lei.</t>
   </si>
   <si>
     <t>3110</t>
   </si>
   <si>
     <t>PPR</t>
   </si>
   <si>
     <t>PARECER PRÉVIO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/parecer_previo_n_109.1683.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/parecer_previo_n_109.1683.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio, Processo nº 1091683, do Tribunal de Contas do Estado de Minas Gerais, pela aprovação das contas do Município de Cabeceira Grande - MG, referente ao ano de 2019.</t>
   </si>
   <si>
     <t>2921</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>Altera a Lei Complementar nº 2, de 22 de dezembro de 1997, que institui o sistema tributário do município de Cabeceira Grande-MG, e dá outras providências.</t>
   </si>
   <si>
     <t>3106</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/projeto_de_lei_complementar_no_003.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/projeto_de_lei_complementar_no_003.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 011, de 30 de novembro de 2006, que “dispõe sobre o Imposto Sobre Serviços de Qualquer Natureza...”; promove adequações e ajustamentos ao disposto nas Leis Complementar Federal n.º 175, de 23 de setembro de 2020; Lei Complementar nº 183, de 22 de setembro de 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>3107</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/projeto_de_lei_complementar_no_004.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/projeto_de_lei_complementar_no_004.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação de declaração, para as concessionárias de energia elétrica, de telecomunicações, demais empresas, visando gerenciar o ISSQN devido por elas.</t>
   </si>
   <si>
     <t>2725</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/projeto_de_lei_no_01.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/projeto_de_lei_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de constar nos editais de licitação do Município a comprovação de número mínimo de menores aprendizes contratados pelas empresas participantes do certame.</t>
   </si>
   <si>
     <t>2726</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_lei_no_02.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_lei_no_02.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Mês “Abril Azul” no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2727</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/projeto_de_lei_no_03.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/projeto_de_lei_no_03.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de atendimento por parte dos Agentes Comunitários de Saúde no ambiente das escolas da Rede Municipal de Educação, e dá outras providências.</t>
   </si>
   <si>
     <t>2728</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de instalação, utilização e manutenção de sistema de ar condicionado em ambulâncias que servem o Município de Cabeceira Grande e das outras providências.</t>
   </si>
   <si>
     <t>2729</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_05.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_05.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade da apresentação da carteira de vacinação para matrícula de crianças na rede de ensino do município e dá outras providências.</t>
   </si>
   <si>
     <t>2730</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_no_06.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_no_06.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de filmar, gravar e transmitir ao vivo, via internet, as sessões públicas das licitações presenciais e facilitar o acesso ao sistema eletrônico ativo em cada licitação eletrônica do Poder Público Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2731</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_no_07.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_no_07.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a obrigatoriedade de implantação de sistema de vigilância eletrônica por câmeras nas Unidades Educacionais da rede pública municipal de ensino do Município de Cabeceira Grande, e dá outras providências.</t>
   </si>
   <si>
     <t>2732</t>
   </si>
   <si>
     <t>2733</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/projeto_de_lei_no_09.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/projeto_de_lei_no_09.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a instituição do Dia Municipal de Enfrentamento e Combate às Drogas e dar outras providências.</t>
   </si>
   <si>
     <t>2734</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/projeto_de_lei_no_10.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/projeto_de_lei_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Inclui a coação ideológica ao conceito de assédio moral e dá outras providências.</t>
   </si>
   <si>
     <t>2735</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/projeto_de_lei_no_11.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/projeto_de_lei_no_11.2021.pdf</t>
   </si>
   <si>
     <t>Institui a ginástica laboral para os servidores públicos do Município, e dá outras providências.</t>
   </si>
   <si>
     <t>2736</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção ao doador de sangue e de medula óssea do pagamento de taxas de inscrição em concursos públicos e processos seletivos, e dá outras providências.</t>
   </si>
   <si>
     <t>2737</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/projeto_de_lei_no_13.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/projeto_de_lei_no_13.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da quadra poliesportiva situada na Escola Municipal Joaquim de Mendonça e da quadra poliesportiva situada na Escola Municipal  Margarida Gomes Ferreira ambas no Distrito de Palmital  de Minas, Município de Cabeceira Grande-MG.</t>
   </si>
   <si>
     <t>2742</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/projeto_de_lei_no_14.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/projeto_de_lei_no_14.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a concessão de isenção ou remissão do Imposto Predial e Territorial Urbano - IPTU.</t>
   </si>
   <si>
     <t>2743</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/projeto_de_lei_no_15.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/projeto_de_lei_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Ratifica protocolo de intenções firmado entre Municípios brasileiros com a finalidade de adquirir vacinas para combate à pandemia do Coronavírus; medicamentos, insumos e equipamentos na área da saúde, e dá outras providências</t>
   </si>
   <si>
     <t>2744</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/projeto_de_lei_no_16.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/projeto_de_lei_no_16.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a suspensão temporária de cobrança, pagamento, juros e multas incidentes sobre as tarifas de  de consumo de água das famílias de baixa renda do Município de Cabeceira Grande-MG.</t>
   </si>
   <si>
     <t>2745</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/projeto_de_lei_no_17.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/projeto_de_lei_no_17.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a reestruturação do Conselho Municipal de Acompanhamento e Controle Social do Fundo de Manutenção e Desenvolvimento da Educação Básica e de Valorização dos Profissionais da Educação - CACS-FUNDEB.</t>
   </si>
   <si>
     <t>2765</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_no_18.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_no_18.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 250, de 4 de junho de 2007, que "Dispõe sobre as consignações em folha de pagamento dos servidores públicos, ativos, inativos e pensionistas municipais.”</t>
   </si>
   <si>
     <t>2766</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_no_19.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_no_19.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a disponibilização de lista de pessoas vacinadas contra a COVID-19 no Município de Cabeceira Grande-MG e dá outras providências.</t>
   </si>
   <si>
     <t>2767</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR IRMÃO VALDETE, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_no_20.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_no_20.2021.pdf</t>
   </si>
   <si>
     <t>Veda a pulverização de agrotóxico a menos de 500 metros de povoados, cidades, Distritos, vilas, bairros e mananciais de água e dá outras providências.</t>
   </si>
   <si>
     <t>2768</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_no_21.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_no_21.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2022 e dá outras providências.</t>
   </si>
   <si>
     <t>2769</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/projeto_de_lei_no_22.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/projeto_de_lei_no_22.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal de Luto e Memória pelas Vítimas do Novo Coronavírus (Covid-19).</t>
   </si>
   <si>
     <t>2770</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/projeto_de_lei_no_23.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/projeto_de_lei_no_23.2021.pdf</t>
   </si>
   <si>
     <t>Extingue, cria e transforma unidades administrativas e cargos; altera a Lei n.º 385, de 24 de janeiro de 2013, que "dispõe sobre a estrutura administrativa, organizacional e institucional da Prefeitura de Cabeceira Grande." e dá outras providências.</t>
   </si>
   <si>
     <t>2780</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/projeto_de_lei_no_24.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/projeto_de_lei_no_24.2021.pdf</t>
   </si>
   <si>
     <t>Altera dispositivo da Lei n.º 580, de 18 de dezembro de 2017, que dispõe sobre o Plano Plurianual de Governo do Município de Cabeceira Grande (MG) para os exercícios 2018/2021, e abre Crédito Adicional Especial ao orçamento vigente.</t>
   </si>
   <si>
     <t>2781</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/projeto_de_lei_no_25.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/projeto_de_lei_no_25.2021.pdf</t>
   </si>
   <si>
     <t>Revisa o Plano de Amortização para Equacionamento de Déficit Atuarial do Regime Próprio de Previdência Social do Município de Cabeceira Grande na forma que especifica estabelecido pela Lei n.º 441, de 17 de setembro de 2014.</t>
   </si>
   <si>
     <t>2782</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/projeto_de_lei_no_26.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/projeto_de_lei_no_26.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de créditos adicionais especiais ao orçamento vigente.</t>
   </si>
   <si>
     <t>2783</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/projeto_de_lei_no_27.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/projeto_de_lei_no_27.2021.pdf</t>
   </si>
   <si>
     <t>2817</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/projeto_de_lei_no_28.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/projeto_de_lei_no_28.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o afastamento da servidora gestante, do Município de Cabeceira Grande, das atividades de trabalho presencial durante a emergência de saúde pública e dá outras providências.</t>
   </si>
   <si>
     <t>2818</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/projeto_de_lei_no_29.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/projeto_de_lei_no_29.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Serviço de Inspeção Municipal e os procedimentos de inspeção sanitária e industrial dos produtos de origem animal e dá outras providências.</t>
   </si>
   <si>
     <t>2819</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/projeto_de_lei_no_30.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/projeto_de_lei_no_30.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais na página oficial da Prefeitura e Câmara Municipal na internet, e da outras providências.</t>
   </si>
   <si>
     <t>2858</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Orçamento Fiscal do Município de Cabeceira Grande para o exercício financeiro de 2022.</t>
   </si>
   <si>
     <t>2859</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_no_32.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_no_32.2021.pdf</t>
   </si>
   <si>
     <t>Institui o Plano Plurianual do Município de Cabeceira Grande para o período de 2022 a 2025.</t>
   </si>
   <si>
     <t>2820</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/projeto_de_lei_no33.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/projeto_de_lei_no33.2021.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos da administração direta e indireta do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>2821</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/projeto_de_lei_no34.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/projeto_de_lei_no34.2021.pdf</t>
   </si>
   <si>
     <t>Cria a Rodovia Municipal que menciona e dispõe sobre a sua denominação.</t>
   </si>
   <si>
     <t>2822</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADORA REJANE ENFERMEIRA, VEREADOR IRMÃO VALDETE, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/projeto_de_lei_no_35.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/projeto_de_lei_no_35.2021.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição da suspensão do fornecimento de água, nos imóveis onde residam pessoas enfermas, em faze terminal ou acamadas, que integram o cadastro único, e dá outras providências.</t>
   </si>
   <si>
     <t>2823</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_no_36.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_no_36.2021.pdf</t>
   </si>
   <si>
     <t>Estabelece a Política Municipal de Proteção dos Direitos da Pessoa com Transtorno do Espectro Autista – TEA, e dá outras providências.</t>
   </si>
   <si>
     <t>2834</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/projeto_de_lei_no_37.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/projeto_de_lei_no_37.2021.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios do Prefeito, do Vice-Prefeito, dos Secretários e dos vereadores do Município de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2853</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_38.2021..pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_38.2021..pdf</t>
   </si>
   <si>
     <t>Revisa o vencimento básico dos servidores da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2854</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_39.2021..pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_39.2021..pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal do ciclista, no âmbito do Município de Cabeceira Grande-MG, a ser comemorado no dia 19 de agosto, e dá outras providencias.</t>
   </si>
   <si>
     <t>2855</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_no_40.2021..pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_no_40.2021..pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 609, de 7 de novembro de 2018, que “reinstitui o Conselho Municipal de Assistência Social – CMAS ...” para promover adequações na composição, organização e estruturação do colegiado.</t>
   </si>
   <si>
     <t>2856</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_no_41.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_no_41.2021.pdf</t>
   </si>
   <si>
     <t>Autoriza a permuta dos bens imóveis que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2857</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_no_42.2021..pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_no_42.2021..pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 498, de 21 de junho de 2016, que “reestrutura o Regime Próprio de Previdência Social do Município de Cabeceira Grande – RPPS e dá outras providências.” para dispor sobre a taxa de administração para o custeio das despesas correntes e de capital necessárias à organização e ao funcionamento da PREVCAB - Instituto de Previdência Social do Município de Cabeceira Grande.</t>
   </si>
   <si>
     <t>2919</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/projeto_de_lei_no_43.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/projeto_de_lei_no_43.2021.pdf</t>
   </si>
   <si>
     <t>Reduz a jornada de Trabalho dos cargos de Técnico de Enfermagem e Enfermeiro e dá outras providências.</t>
   </si>
   <si>
     <t>2738</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/projeto_de_resolucao_no_01.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/projeto_de_resolucao_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Altera a Resolução nº 35, de 19 de maio de 2005, que “Contém o Regimento Interno da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais.”</t>
   </si>
   <si>
     <t>2922</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/projeto_de_resolucao_002.2021_-_consulta_publica_internet.docx</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/projeto_de_resolucao_002.2021_-_consulta_publica_internet.docx</t>
   </si>
   <si>
     <t>Institui a consulta pública sobre proposições em tramitação na Câmara Municipal e dá outras providências.</t>
   </si>
   <si>
     <t>2739</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/requerimento_no_01.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/requerimento_no_01.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscreve, requer a inserção em ata de VOTO DE PESAR aos familiares de JORIVÊ ARAÚJO OLIVEIRA FILHO – (Jotinha) pelo seu falecimento, ocorrido lamentavelmente no dia 27 de janeiro de 2021. Ele que era filho do Ex Vereador Jorivê Antonio de Oliveira.</t>
   </si>
   <si>
     <t>2740</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/requerimento_n_02.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/requerimento_n_02.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores abaixo-assinados, requerem que seja solicitado ao Diretor Presidente do Serviço Autônomo de Saneamento de Cabeceira Grande – Sanecab –, informações e documentos sobre:_x000D_
 _x000D_
 a)	Relação nominal completa de servidores Efetivos no quadro do SANECAB._x000D_
 b)	Relação nominal completa de servidores contratados no quadro do SANECAB._x000D_
 c)	Relação nominal completa de servidores comissionados no quadro do SANECAB._x000D_
 d)	Relação nominal completa de servidores que percebem gratificação e com o percentual das gratificações nominal no quadro do SANECAB._x000D_
 e)	Relação nominal completa de prestadores de serviços no quadro do SANECAB._x000D_
 f)	Relação nominal dos servidores que receberam horas extras e quantitativos nominais no quadro do SANECAB.</t>
   </si>
   <si>
     <t>2741</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/requerimento_no_03.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/requerimento_no_03.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscreve requerem a inserção em ata de VOTO DE PESAR aos familiares de Renato Barbosa de Abreu, pelo seu falecimento, ocorrido lamentavelmente no dia 02 de fevereiro de 2021.</t>
   </si>
   <si>
     <t>2749</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/requerimento_no_04.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/requerimento_no_04.2021.pdf</t>
   </si>
   <si>
     <t>que requerem a retirada de tramitação e consequente arquivamento da Indicação n.º 54/2021, de sua autoria e apoiado pelo vereador Vilmar Viana.</t>
   </si>
   <si>
     <t>2750</t>
   </si>
   <si>
     <t>Que requerer a retirada de tramitação e consequente arquivamento dos Projetos de Lei nº 1, 2, 3, 4, 5, 6, 7, 8, 9, 10, 11, 12 e 13/2021, de sua autoria e apoiado pelos outros vereadores.</t>
   </si>
   <si>
     <t>2751</t>
   </si>
   <si>
     <t>que requer seja solicitado ao Prefeito informações quanto aos valores destinados ao combate da transmissão do Coronavírus ou para o tratamento da Covid-19, compreendendo os valores recebidos pela Administração da União ou do Estado, a relação das despesas realizadas e o eventual saldo disponível.</t>
   </si>
   <si>
     <t>2752</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/requerimento_no_07.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/requerimento_no_07.2021.pdf</t>
   </si>
   <si>
     <t>Que requer seja solicitado ao Prefeito informações sobre a natureza da investidura da senhora Naraiane Mariano Ribeiro, Secretária do Gabinete, no cargo de Secretária Municipal de Agricultura, bem como quanto aos valores remuneratórios que lhe são pagos e a que título.</t>
   </si>
   <si>
     <t>2753</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES, ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/requerimento_no_08.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/requerimento_no_08.2021.pdf</t>
   </si>
   <si>
     <t>que requerem seja solicitado ao Prefeito que encaminhe a esta Câmara Municipal relação de todos os servidores municipais que atuam na área de saúde, bem como de todas as pessoas vacinadas contra a Covid-19 no Município, discriminando os servidores da área de saúde dos demais vacinados.</t>
   </si>
   <si>
     <t>2754</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/requerimento_no_09.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/requerimento_no_09.2021.pdf</t>
   </si>
   <si>
     <t>Que requerem seja solicitado ao Prefeito que encaminhe a esta Câmara Municipal relação contendo todos os dados dos servidores efetivos, comissionados e contratados que estejam desviados de função,  incluindo, dentre outras, as seguintes informações: 1) cargo para o qual foi nomeado ou função para a qual foi contratado; 2) cargo ou função que efetivamente exerce em desvio de função; 3) local em que se encontra efetivamente lotado; 4) nome completo e 5) remuneração, discriminando o vencimento e as eventuais vantagens concedidas.</t>
   </si>
   <si>
     <t>2755</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/requerimento_no_10.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/requerimento_no_10.2021.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares de MARCOS ALMEIDA DOS SANTOS – (PULA), ocorrido lamentavelmente no dia 21 de março de 2021.</t>
   </si>
   <si>
     <t>2756</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/requerimento_no_11.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/requerimento_no_11.2021.pdf</t>
   </si>
   <si>
     <t>Que requer  seja solicitado ao Prefeito, que seja encaminhado a essa Casa de Leis as seguintes informações e documentações:_x000D_
 I)	Relação nominal completa de servidores Efetivos no quadro especifico de cada Escola Municipal e de cada Creche de nosso Munícipio._x000D_
 II)	  Os quadros de frequência de relatório escolar mensal desde 01/01/19 até a presente data, de cada Escola Municipal e de cada Creche de nosso Munícipio. III)	  Relação nominal completa de servidores contratados no quadro da educação e a forma de ingresso de cada servidor._x000D_
 IV)	   Relação nominal completa de servidores Comissionados no quadro da educação. V) Relação nominal completa de servidores com extensão de carga horaria no quadro da educação. VI)  Relação nominal completa de servidores em permuta no quadro da educação. VII)Relação nominal completa de servidores que recebem gratificação e o percentual das gratificações nominal no quadro da educação. VIII)Relação nominal completa de de prestadores de serviços no quadro da Educ</t>
   </si>
   <si>
     <t>2757</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/requerimento_no_12.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/requerimento_no_12.2021.pdf</t>
   </si>
   <si>
     <t>Vem requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito, que seja encaminhado a essa Casa de Leis as seguintes documentações: cópia de todo o processo seletivo nº 002/2021 SEMAD, incluindo o Edital e todas suas retificações e a documentação apresentada por todos aqueles candidatos classificados e aptos na designação para entrar em exercício no cargo e  cópia da lista de classificação final da Sede e do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2758</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CARLIM PAU TERRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento_no_13.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento_no_13.2021.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem  requerem a inserção em ata de VOTO DE PESAR aos familiares de CÁSSIO NILTON DE SOUSA, pelo seu falecimento ocorrido lamentavelmente no dia 1º de abril de 2021.</t>
   </si>
   <si>
     <t>2764</t>
   </si>
   <si>
     <t>ROBSON CIPÓ, VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento_no_14.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento_no_14.2021.pdf</t>
   </si>
   <si>
     <t>Requer seja solicitado ao Excelentíssimo Prefeito do Município de Cabeceira Grande, Senhor Eldson Amorim Duarte, informações e o envio de cópia integral do Processo Administrativo de Dispensa de Licitação n.º 22/2021, bem como todas as cotações prévias de preços, com comprovantes de envio dos pedidos de orçamentos e comprovantes de recebimento dos orçamentos, pareceres jurídicos emitidos sobre o processo, cópia dos empenhos emitidos, dos pagamentos e liquidações realizadas.</t>
   </si>
   <si>
     <t>2784</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_no_15.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_no_15.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, requer seja solicitado ao Excelentíssimo Prefeito do Município de Cabeceira Grande, Senhor Eldson Amorim Duarte, o envio de cópia dos contracheques referentes ao subsídio pagos ao Chefe do Poder Executivo relativos ao período compreendido entre os meses de janeiro e março do ano em curso, bem como informações a respeito do valor do teto da remuneração do Município de Cabeceira Grande.</t>
   </si>
   <si>
     <t>2785</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_no_16.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_no_16.2021.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve,  requer a Vossa Excelência, seja solicitado ao Excelentíssimo Prefeito do Município de Cabeceira Grande, Senhor Eldson Amorim Duarte, com fulcro no princípio da publicidade (caput do art. 37 da Constituição Federal), na Lei Federal 12.527/2011 (Lei de Acesso à Informação) e com fulcro ainda no Tema de Repercussão Geral nº 832 do STF, solicitar:  a) Relação dos Conselhos Municipais criados pela legislação municipal vigente que encontram ativos. b) Relação dos Conselhos Municipais criados pela legislação municipal vigente que se encontram inativos, assim como a justificativa quanto a inatividade. c) Especificação dos membros titulares e respectivos cargos, assim como a especificação dos suplementes de cada Conselho Municipal; d) Especificação do local, data e horário em que ocorrem as reuniões de cada Conselho Municipal; e) Dados de contato (telefone e e-mail).</t>
   </si>
   <si>
     <t>2786</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_no_17.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_no_17.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a respeitável presença de Vossa Excelência, requerer,  seja solicitado ao Prefeito informações sobre o quantitativo e o tipo de equipamentos e implementos agrícolas que estejam no domínio do Município, bem como aqueles que sejam objeto de cessão ou locação, indicando, ainda, o(s) local(is) em que se encontram e o agente público responsável pela sua guarda e manutenção.</t>
   </si>
   <si>
     <t>2787</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_no_18.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_no_18.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, requerer,  seja solicitado ao Prefeito informações sobre a situação da reversão ao patrimônio do Município do imóvel de matrícula nº 19.379, do CRI de Unaí-MG., objeto da ação nº 0066549-84.2017.8.13.0704, cuja doação à Associação dos Agricultores de Cabeceira Grande foi anulada judicialmente, especialmente quanto: 1) se o Cartório de Registro de Imóveis de Unaí transcreveu a sentença nas matrículas do imóvel situado no Lote n.º 1, da Quadra 92, Centro, em Cabeceira Grande (MG), com 29.670m2 (Matrículas nºs 19.379 e 28.688 originárias do mesmo registro, qual seja Livro 3-R, fls. 221, 222, 236 e 238), averbando a reversão do imóvel ao Patrimônio Público do Município de Cabeceira Grande, com a confirmação da propriedade imobiliária; 2) se o Município já foi emitido na posse do imóvel; e 3) em caso negativo, as razões pelas quais a reversão ainda não se concretizou.</t>
   </si>
   <si>
     <t>2788</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_no_19.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_no_19.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de GERALDO MARTINS FERREIRA (GERALDO DE TIÃO DEDA E DONA MAURA), ocorrido lamentavelmente no dia 05 de junho de 2021.</t>
   </si>
   <si>
     <t>2789</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_no_20.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_no_20.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de IVAN RIBEIRO DE SOUSA, ocorrido lamentavelmente no dia 06 de junho de 2021.</t>
   </si>
   <si>
     <t>2790</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de ELI BORGES DA SILVA – (LILI DE JOAO LORINDO), ocorrido lamentavelmente no dia 03 de junho de 2021.</t>
   </si>
   <si>
     <t>2791</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_no_22.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_no_22.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de VANDILEI XAVIER DOS SANTOS – (NEGAO DE TUNA) pelo seu falecimento, ocorrido lamentavelmente no dia 14 de julho de 2021.</t>
   </si>
   <si>
     <t>2792</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_no_23.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_no_23.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de JOAO MARCIO FERREIRA – (JOAO CURTO) pelo seu falecimento, ocorrido lamentavelmente no dia 11 de julho de 2021.</t>
   </si>
   <si>
     <t>2793</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_no_24.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_no_24.2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscrevem, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de VENI JOSÉ COIMBRA, pelo seu falecimento ocorrido lamentavelmente no dia 2 de agosto de 2021.</t>
   </si>
   <si>
     <t>2794</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_no_25.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_no_25.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito os seguintes esclarecimentos: _x000D_
 _x000D_
 a)	O município de Cabeceira Grande procede com cobrança  da Contribuição de Iluminação Pública – CIP ou a Contribuição para o Custeio do Serviço de Iluminação Pública – Cosip, ambas estabelecida no art. 149-A da Constituição Federal?_x000D_
 b)	Se sim, qual foi o valor bruto devido ao município, em cada um dos 6 (seis) primeiros meses do ano de 2021?_x000D_
 c)	Quais foram as despesas pagas com esse recurso?_x000D_
 d)	Existe saldo positivo na conta destinada a esse recurso?_x000D_
 e)	Existe algum projeto que se pretende realizar ainda no corrente ano, utilizando parte destes recurso? Se sim, quais seriam esses projetos?</t>
   </si>
   <si>
     <t>2795</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_no_26.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_no_26.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, que a Comissão proceda com um levantamento minucioso dos documentos anexados ao Ofício nº 111/2021/GABIN, de 14 de junho de 2021, o qual responde o Requerimento de nº 012/2021._x000D_
 _x000D_
 		O procedimento é necessário para poder verificar se há indícios de erros nas documentações apresentadas pelos candidatos ao Processo Seletivo nº 002/2021 SEMAD. É necessário verificar o comprovante de escolaridade de todos os candidatos, tendo em vista que a escolaridade mínima exigida para os cargos ofertados é o Ensino Fundamental Completo. Entende-se também que é necessário analisar todos os comprovantes experiências de tempo de serviço, haja vista que existe a possibilidade dos comprovante de experiência nas CTPS apresentadas não ser compatível com cargo a qual os candidatos concorreram no certame.</t>
   </si>
   <si>
     <t>2796</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_no_27.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_no_27.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, requerer, seja solicitado ao Prefeito a prestação das informações a seguir expostas. Apesar da resposta ao requerimento nº 011/2021, enviado por V. Exª, restaram algumas dúvidas que requer alguns esclarecimentos. a)A extensão de 20h ocupada pela servidora Altair Alves Viana Rocha é um cargo vago? b) A extensão de 20h ocupada pela servidora Andreia Torres de Carvalho é um cargo vago? c)A extensão de 20h ocupada pela servidora Ângela Tania Felipe Santiago é um cargo vago? d)A servidora Cleila Tiago de Queiroz é efetiva em 40 hs, consta que ela está exercendo o cargo de 20hs na Escola. M.J.M e está readaptada em 20hs na E.M.M.G.F, como isso procede? e)	A extensão de 20h ocupada pela servidora Maria Martins Silva Gomes continua é um cargo vago? f) Consta que a servidora Bernadete Alves de Sousa está desviada para o cargo de auxiliar de secretaria, pelo motivo necessidade da escola, não seria o caso de fazer o processo sel</t>
   </si>
   <si>
     <t>2797</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_no_28.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_no_28.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de Clarice Oliveira Matos (Dona Clarice) pelo seu falecimento, ocorrido lamentavelmente no dia 02 de setembro de 2021.</t>
   </si>
   <si>
     <t>2798</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_no_29.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_no_29.2021.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de Manoela Clara dos Santos pelo seu falecimento, ocorrido lamentavelmente no dia 02 de setembro de 2021.</t>
   </si>
   <si>
     <t>2799</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_no_30.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_no_30.2021.pdf</t>
   </si>
   <si>
     <t>A vereadora que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares de ANTÔNIO MAX RIBEIRO VIANA, pelo seu falecimento ocorrido lamentavelmente no dia 12 de setembro de 2021.</t>
   </si>
   <si>
     <t>2800</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA, ROBSON CIPÓ, VEREADORA REJANE ENFERMEIRA, VEREADOR CÍCERO LIGA LIGA, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO, VEREADOR KARLYSON NAZARÉ, VEREADOR ROBINHO ALVES, VEREADOR VILMAR VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_no_31.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_no_31.2021.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito as seguintes informações: a) relação contendo a escala dos profissionais dos centros de fisioterapia, com descrição do horário e do local de atendimento; b) se a servidora Tatiana Karine Araújo apresentou alguma justificativa de faltas ao serviço à Prefeitura Municipal, pois, segundo relatos, a mesma faltou ao trabalho recentemente, mas não estava em gozo de férias e não apresentou atestado ou relatório médico ao coordenador; c) dados da agenda de atendimento dos usuários e como está organizado este agendamento; e d) informações sobre a lista de espera e quanto tempo está demorando para o paciente ser chamado.</t>
   </si>
   <si>
     <t>2801</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_no_32.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_no_32.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito as seguintes informações referentes às seguintes situações dos candidatos classificados no Processo Seletivo objeto do Edital n.º 002/2021: a) FUNÇÃO: MESTRE DE OFÍCIO: 1) não consta no processo documentos referentes à experiência (tempo de serviço) e comprovante de votação do candidato WESLEY FELISMINO DO NASCIMENTO; b) FUNÇÃO: VIGIA: 1) não constam os documentos referentes ao comprovante de votação e de reservista do candidato JERRI GODINHO DE MELO; 2) o comprovante de escolaridade do candidato VALTAMIR JOSÉ DOS SANTOS não está compatível com a exigida no edital; c) FUNÇÃO: OPERADOR DE MÁQUINAS PESADAS: 1) falta o documento comprobatório da experiência do candidato MAURÍCIO DE OLIVEIRA MATOS; d) FUNÇÃO: AUXILIAR DE SERVIÇOS GERAIS: 1) o histórico escolar de JOANA DARQUE BORGES não é c</t>
   </si>
   <si>
     <t>2824</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_no_33.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_no_33.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a respeitável presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito o encaminhamento a esta Câmara Municipal, os relatórios contendo a relação de todos os imóveis e  os lotes pertencentes ao Município que foram objeto de leilão, discriminando a área, a localização e os valores estimados (ou arrecadados), bem como informações sobre eventual retrocessão ao patrimônio municipal.</t>
   </si>
   <si>
     <t>2825</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_no_34.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_no_34.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a respeitável presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito o encaminhamento a esta Câmara Municipal, os relatórios contendo informações detalhadas sobre o pagamento de horas extras, adicional noturno e adicional de insalubridade, mês a mês, a partir da competência janeiro de 2021, com a discriminação dos servidores beneficiados, independentemente do vínculo jurídico ou da natureza da investidura.</t>
   </si>
   <si>
     <t>2826</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_no_35.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_no_35.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito o encaminhamento a esta Câmara Municipal, os relatórios contendo a discriminação dos gastos com combustível e lubrificantes despendidos pela Prefeitura Municipal de Cabeceira Grande a partir de janeiro de 2021, com o encaminhamento dos respectivos documentos comprobatórios (cupons fiscais, notas fiscais, relatórios de viagens, requisições, etc.).</t>
   </si>
   <si>
     <t>2850</t>
   </si>
   <si>
     <t>VEREADOR ROBINHO ALVES</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/requerimento_no_36.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/requerimento_no_36.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Diretor Adjunto do Serviço Autônomo de Saneamento de Cabeceira Grande - Sanecab, que encaminhe a esta Casa as seguintes informações e documentações: informação sobre o(s) dia(s) de afastamento(s) ou falta(s) do servidor Renan Cardoso de Oliveira e cópias dos atestados e laudos médicos do referido servidor, caso existentes.</t>
   </si>
   <si>
     <t>2851</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/requerimento_no_37.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/requerimento_no_37.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Prefeito o envio à Câmara Municipal da(s) planilha(s) de viagem(s) das ambulâncias, bem como os registros (controle) dos deslocamentos dos veículos, do ambulatório do Posto de Saúde de Palmital de Minas, a partir de janeiro de 2021.</t>
   </si>
   <si>
     <t>2852</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/requerimento_no_38.2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/requerimento_no_38.2021.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a r. presença de Vossa Excelência, com fundamento no artigo 206, inciso XI do Regimento Interno, requerer, depois de aprovado pelo Plenário, seja solicitado ao Secretário Municipal da Saúde informações sobre a escala de trabalho do enfermeiro Raul Soares Silveira Júnior, informando em que condições está sendo executada a escala, a carga horária semanal do cargo de enfermeiro e se o servidor está efetivamente cumprindo a escala que lhe foi atribuída.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -2522,67 +2522,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_n_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_n_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_n_04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_n_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_n_06.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_n_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_n_08.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_n_09.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_n_10.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_n_11.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_n_12.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_n_13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_n_14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_n_15.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_n_16.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_n_17.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_n_18.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_n_19.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_n_21.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_n_22.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_n_23.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_n_24.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_n_25.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_n_26.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_n_27.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_n_28.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_n_29.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/indicacao_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/indicacao_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/indicacao_no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/indicacao_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/indicacao_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/indicacao_no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/indicacao_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/indicacao_no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao__085_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_086_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao__090_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/indicacao_no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/indicacao_no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/indicacao_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/indicacao_no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/veto_total_ao_projeto_lei_014-2021_-_isencao_iptu_cabeceira_grande.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/mocao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/mocao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/mocao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/mocao_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/mocao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/parecer_previo_n_109.1683.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/projeto_de_lei_complementar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/projeto_de_lei_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_lei_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/projeto_de_lei_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/projeto_de_lei_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/projeto_de_lei_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/projeto_de_lei_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/projeto_de_lei_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/projeto_de_lei_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/projeto_de_lei_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/projeto_de_lei_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/projeto_de_lei_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/projeto_de_lei_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/projeto_de_lei_no33.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/projeto_de_lei_no34.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_38.2021..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_39.2021..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_no_40.2021..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_no_42.2021..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/projeto_de_lei_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/projeto_de_resolucao_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/projeto_de_resolucao_002.2021_-_consulta_publica_internet.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/requerimento_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/requerimento_n_02.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/requerimento_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/requerimento_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/requerimento_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/requerimento_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/requerimento_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/requerimento_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/requerimento_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/requerimento_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/requerimento_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/requerimento_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/requerimento_no_38.2021.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2665/indicacao_n_01.2021.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2667/indicacao_n_03.2021.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2668/indicacao_n_04.2021.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2669/indicacao_n_05.2021.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2670/indicacao_n_06.2021.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2671/indicacao_n_07.2021.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2672/indicacao_n_08.2021.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2673/indicacao_n_09.2021.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2674/indicacao_n_10.2021.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2675/indicacao_n_11.2021.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2676/indicacao_n_12.2021.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2677/indicacao_n_13.2021.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2678/indicacao_n_14.2021.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2679/indicacao_n_15.2021.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2680/indicacao_n_16.2021.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2681/indicacao_n_17.2021.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2682/indicacao_n_18.2021.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2683/indicacao_n_19.2021.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2685/indicacao_n_21.2021.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2686/indicacao_n_22.2021.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2687/indicacao_n_23.2021.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2688/indicacao_n_24.2021.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2689/indicacao_n_25.2021.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2690/indicacao_n_26.2021.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2691/indicacao_n_27.2021.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2692/indicacao_n_28.2021.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2693/indicacao_n_29.2021.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2694/indicacao_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2695/indicacao_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2696/indicacao_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2697/indicacao_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2698/indicacao_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2699/indicacao_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2700/indicacao_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2701/indicacao_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2702/indicacao_no_38.2021.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2703/indicacao_no_39.2021.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2704/indicacao_no_40.2021.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2705/indicacao_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2706/indicacao_no_42.2021.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2707/indicacao_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2708/indicacao_no_44.2021.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2709/indicacao_no_45.2021.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2710/indicacao_no_46.2021.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2711/indicacao_no_47.2021.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2713/indicacao_no_49.2021.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2714/indicacao_no_50.2021.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2715/indicacao_no_51.2021.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2716/indicacao_no_52.2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2717/indicacao_no_53.2021.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2718/indicacao_no_54.2021.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2719/indicacao_no_55.2021.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2720/indicacao_no_56.2021.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2721/indicacao_no_57.2021.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2722/indicacao_no_58.2021.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2746/indicacao_no_60.2021.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2747/indicacao_no_61.2021.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2748/indicacao_no_62.2021.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2760/indicacao_no_63.2021.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2761/indicacao_no_64.2021.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2762/indicacao_no_65.2021.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2763/indicacao_no_66.2021.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2771/indicacao_no_67.2021.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2772/indicacao_no_68.2021.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2773/indicacao_no_69.2021.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2774/indicacao_no_70.2021.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2775/indicacao_no_71.2021.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2776/indicacao_no_72.2021.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2777/indicacao_no_73.2021.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2778/indicacao_no_74.2021.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2802/indicacao_no_75.2021.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2803/indicacao_no_76.2021.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2804/indicacao_no_77.2021.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2805/indicacao_no_78.2021.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2806/indicacao_no_79.2021.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2807/indicacao_no_80.2021.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2808/indicacao_no_81.2021.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2809/indicacao_084_2021.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2810/indicacao__085_2021.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2811/indicacao_086_2021.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2812/indicacao_087_2021.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2813/indicacao_088_2021.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2814/indicacao_no_89.2021.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2815/indicacao__090_2021.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2816/indicacao_no_91.2021.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2827/indicacao_no_92.2021.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2828/indicacao_no_93.2021.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2833/indicacao_no_94.2021.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2835/indicacao_no_95.2021.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2836/indicacao_no_96.2021.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2917/veto_total_ao_projeto_lei_014-2021_-_isencao_iptu_cabeceira_grande.doc" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2994/mocao_no_001.2021.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2995/mocao_no_002.2021.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2996/mocao_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2997/mocao_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2998/mocao_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3110/parecer_previo_n_109.1683.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3106/projeto_de_lei_complementar_no_003.2021.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/3107/projeto_de_lei_complementar_no_004.2021.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2725/projeto_de_lei_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2726/projeto_de_lei_no_02.2021.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2727/projeto_de_lei_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2729/projeto_de_lei_no_05.2021.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2730/projeto_de_lei_no_06.2021.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2731/projeto_de_lei_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2733/projeto_de_lei_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2734/projeto_de_lei_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2735/projeto_de_lei_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2737/projeto_de_lei_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2742/projeto_de_lei_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2743/projeto_de_lei_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2744/projeto_de_lei_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2745/projeto_de_lei_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2765/projeto_de_lei_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2766/projeto_de_lei_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2767/projeto_de_lei_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2768/projeto_de_lei_no_21.2021.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2769/projeto_de_lei_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2770/projeto_de_lei_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2780/projeto_de_lei_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2781/projeto_de_lei_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2782/projeto_de_lei_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2783/projeto_de_lei_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2817/projeto_de_lei_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2818/projeto_de_lei_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2819/projeto_de_lei_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2859/projeto_de_lei_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2820/projeto_de_lei_no33.2021.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2821/projeto_de_lei_no34.2021.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2822/projeto_de_lei_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2823/projeto_de_lei_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2834/projeto_de_lei_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2853/projeto_de_lei_no_38.2021..pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2854/projeto_de_lei_no_39.2021..pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2855/projeto_de_lei_no_40.2021..pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2856/projeto_de_lei_no_41.2021.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2857/projeto_de_lei_no_42.2021..pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2919/projeto_de_lei_no_43.2021.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2738/projeto_de_resolucao_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2922/projeto_de_resolucao_002.2021_-_consulta_publica_internet.docx" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2739/requerimento_no_01.2021.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2740/requerimento_n_02.2021.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2741/requerimento_no_03.2021.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2749/requerimento_no_04.2021.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2752/requerimento_no_07.2021.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2753/requerimento_no_08.2021.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2754/requerimento_no_09.2021.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2755/requerimento_no_10.2021.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2756/requerimento_no_11.2021.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2757/requerimento_no_12.2021.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2758/requerimento_no_13.2021.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2764/requerimento_no_14.2021.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2784/requerimento_no_15.2021.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2785/requerimento_no_16.2021.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2786/requerimento_no_17.2021.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2787/requerimento_no_18.2021.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2788/requerimento_no_19.2021.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2789/requerimento_no_20.2021.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2791/requerimento_no_22.2021.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2792/requerimento_no_23.2021.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2793/requerimento_no_24.2021.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2794/requerimento_no_25.2021.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2795/requerimento_no_26.2021.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2796/requerimento_no_27.2021.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2797/requerimento_no_28.2021.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2798/requerimento_no_29.2021.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2799/requerimento_no_30.2021.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2800/requerimento_no_31.2021.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2801/requerimento_no_32.2021.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2824/requerimento_no_33.2021.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2825/requerimento_no_34.2021.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2826/requerimento_no_35.2021.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2850/requerimento_no_36.2021.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2851/requerimento_no_37.2021.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2021/2852/requerimento_no_38.2021.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H189"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="146.140625" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="145.28515625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>