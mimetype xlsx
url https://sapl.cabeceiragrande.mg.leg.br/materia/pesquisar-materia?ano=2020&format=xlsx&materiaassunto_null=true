--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -54,1038 +54,1038 @@
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2582</t>
   </si>
   <si>
     <t>2020</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2582/indicacao_n001_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2582/indicacao_n001_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que encaminhe um projeto de lei versando sobre a instituição  de uma comissão especial de politicas publicas para o combate e a prevenção contra as drogas...</t>
   </si>
   <si>
     <t>2583</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2583/indicacao_n002_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2583/indicacao_n002_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que seja providenciado a construção de lombadas, ondulação transversal (quebra-mola) e que sejam instaladas as placas de indicação para a redução de velocidade dos veículos, nas seguintes localidades: ...</t>
   </si>
   <si>
     <t>2584</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2584/indicacao_n003_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2584/indicacao_n003_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que encaminhe projeto de lei versando sobre a instituição de exigências de ficha limpa para nomeação nos cargos comissionados existente nos órgãos dos poderes executivo e legislativo...</t>
   </si>
   <si>
     <t>2585</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
     <t>VEREADOR PAULINHO ZERADO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2585/indicacao_n004_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2585/indicacao_n004_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que providencie a construção de um reservatório de água  com a capacidade de 400 mil litros na parte alta do distrito de palmital...</t>
   </si>
   <si>
     <t>2586</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2586/indicacao_n005_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2586/indicacao_n005_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito a pavimentação asfáltica das ruas:...</t>
   </si>
   <si>
     <t>2587</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2587/indicacao_n006_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2587/indicacao_n006_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que providencie a construção de meio fio nas ruas...</t>
   </si>
   <si>
     <t>2588</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2588/indicacao_n007_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2588/indicacao_n007_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que seja tomada as devidas providencias visando a  manutenção do alambrado e grama sintética do campo sintético...</t>
   </si>
   <si>
     <t>2589</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2589/indicacao_n008_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2589/indicacao_n008_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que seja tomada as devidas providencias visando a reforma dos vestiários do estadio municipal...</t>
   </si>
   <si>
     <t>2590</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2590/indicacao_n009_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2590/indicacao_n009_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que providencie reforma total da ponte que da acesso de palmital de minas ao vão do moreira...</t>
   </si>
   <si>
     <t>2591</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
     <t>VEREADOR FÁBIO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2591/indicacao_n010_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2591/indicacao_n010_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que tome providencias visando a construção de estrutura física, incluindo a instalação de bomba, lava-jato e itens de oficina na subsede da prefeitura em palmital...</t>
   </si>
   <si>
     <t>2592</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/indicacao_n011_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/indicacao_n011_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que tome providencias visando a instalação de sistema de irrigação do gramado do estadio sibilo, bem como a perfuração de um poço artesiano para essa finalidade.</t>
   </si>
   <si>
     <t>2593</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/indicacao_n012_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/indicacao_n012_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que seja tomada medidas junto a CEMIG de imediato, para que seja instalado rede elétrica nas ruas Alberto abadias e morada nova...</t>
   </si>
   <si>
     <t>2594</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
     <t>VEREADOR DEMI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/indicacao_n013_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/indicacao_n013_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito providencias na emissão de contra-cheques (holerite), informe de rendimento e outras informações de interesse publico no site. e na oportunidade solicitamos a analise de viabilidade de implantação de requerimentos online de ferias...</t>
   </si>
   <si>
     <t>2595</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/indicacao_n014_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/indicacao_n014_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que tome providencias visando a manutenção do asfalto na esquina das ruas pedro costa , com a rua Castelar...</t>
   </si>
   <si>
     <t>2596</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/indicacao_n015_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/indicacao_n015_2020.pdf</t>
   </si>
   <si>
     <t>indica ao prefeito que tome providencias para a implementação do sistema online para emissão de guias de IPTU, ISSQN, ...</t>
   </si>
   <si>
     <t>2597</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/indicacao_n016_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/indicacao_n016_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO ASSEGURAR A TODOS OS TRABALHADORES DA SAÚDE QUE ESTIVEREM PRESTANDO ATENDIMENTOS A PACIENTES INFECTADOS PELA COVID-19 E AINDA AOS  ... A PERCEPÇÃO DE ADICIONAL DE INSALUBRIDADE DE 40% CALCULADO...</t>
   </si>
   <si>
     <t>2598</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/indicacao_n017_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/indicacao_n017_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO QUE ESTUDE A POSSIBILIDADE  DE CRIAR UMA GRATIFICAÇÃO EXTRAORDINÁRIA , DURANTE OS PRÓXIMOS MESES...</t>
   </si>
   <si>
     <t>2599</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/indicacao_n018_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/indicacao_n018_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL PROVIDENCIAS VISANDO ENCONTRAR ALTERNATIVAS FINANCEIRAS AOS TRABALHADORES DO SETOR DO TRANSPORTE ESCOLAR TERCEIRIZADOS PARA OBTER AUXILIO COMPENSATÓRIO MENSAL...</t>
   </si>
   <si>
     <t>2601</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/indicacao_n019_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/indicacao_n019_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO MUNICIPAL A CONSTRUÇÃO DE MEIO-FIO NA RUA TIRADENTES NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>2600</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/indicacao_n020_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/indicacao_n020_2020.pdf</t>
   </si>
   <si>
     <t>INDICA O PREFEITO QUE ATÉ QUE SEJA CRIADO OFICIALMENTE O PORTAL DO SERVIDOR, SEJA CRIADO UM EMAIL EXCLUSIVO PARA QUE I SERVIDOR POSSA FAZER PEDIDOS DE FERIAS...</t>
   </si>
   <si>
     <t>2602</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/indicacao_n021_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/indicacao_n021_2020.pdf</t>
   </si>
   <si>
     <t>INDICA AO PREFEITO PROVIDENCIAS VISANDO ALUGAR OU COMPRAR UM ROLO COMPACTADOR PARA ARRUMAR AS VIAS PÚBLICAS DO MUNICÍPIO...</t>
   </si>
   <si>
     <t>2637</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/indicacao_n022_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/indicacao_n022_2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que execute imediatamente serviços de limpeza, roçagem e remoção de entulhos no Bairro Planalto, prioritária na área do antigo lixão, buscando assim amenizar o aparecimento de animais peçonhentos como cobras e escorpiões, dentre outros. Uma vez que esses animais têm aparecido constantemente no mencionado setor.</t>
   </si>
   <si>
     <t>2638</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/indicacao_023.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/indicacao_023.2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que providencie com urgência, fazer o cascalhento das Ruas que ainda não tem asfalto na Sede do Município e no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2639</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADOR JOAQUIM DE SALVIANO, VEREADOR ANDRE BATISTA </t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/indicacao_n024_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/indicacao_n024_2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que providencie a construção de dois quebra-molas (lombada ou ondulação transversal) na Rua Modesto Pires situada no Distrito de Palmital de Minas, sendo um na altura do cruza-mento com a Rua Beu Costa e o outro na altura do cruzamento com a Rua Celso Viana.</t>
   </si>
   <si>
     <t>2640</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/indicacao_n025_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/indicacao_n025_2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que providencie a construção de 2(duas) paradas de ônibus em  Metalão (ou material equivalente) na Rua Manoel Alves da Mata  na esquina da Rua Domingos Ribeiro  na esquina da Rua João Augusto situada no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2641</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/indicacao_n026_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/indicacao_n026_2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que seja providenciado placa ou banner com as denominações de todos os  órgãos públicos da Sede e do Distrito de Palmital de Minas, para serem instalados em todos.</t>
   </si>
   <si>
     <t>2661</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2661/indicacao_027.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2661/indicacao_027.2020.pdf</t>
   </si>
   <si>
     <t>Que indica ao Prefeito Municipal que seja providenciado a construção de lombadas, ondulação transversal (quebra mola) e que sejam instalado as devidas placas de indicação para a redução de velocidade dos veículos, nas seguintes localidades: I)	Na proximidade da residência da casa do Senhor Sandoval (dó), sendo na Rua Pedro Costa esquina com a Rua Unaí.  II)	Na proximidade da residência da casa da senhora Eva Lima, Na Rua Trajano Caetano.</t>
   </si>
   <si>
     <t>2403</t>
   </si>
   <si>
     <t>1071730</t>
   </si>
   <si>
     <t>PPR</t>
   </si>
   <si>
     <t>PARECER PRÉVIO</t>
   </si>
   <si>
     <t>TRIBUNAL DE CONTAS DO ESTADO DE MINAS GERAIS</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_previo_1071730.2018.completo.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_previo_1071730.2018.completo.pdf</t>
   </si>
   <si>
     <t>Parecer Prévio, Processo nº1071730, do Tribunal de Contas do Estado de Minas Gerais, pela aprovação das contas do Município de Cabeceira Grande - MG, referente ao ano de 2018.</t>
   </si>
   <si>
     <t>2830</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>PROJETO DE DECRETO LEGISLATIVO</t>
   </si>
   <si>
     <t>CFFO - 2020-COMISSÃO DE FISCALIZAÇÃO FINANCEIRA E ORÇAMENTÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2830/projeto_de_decreto_legislativo_01.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2830/projeto_de_decreto_legislativo_01.2020.pdf</t>
   </si>
   <si>
     <t>Aprova as contas do Prefeito de Cabeceira Grande referentes ao exercício de 2018 nos termos do Parecer Prévio do Tribunal de Contas do Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>2394</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_001.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_001.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação, no âmbito do Município de Cabeceira Grande, da Lei Estadual n.º 23.422, de 19 de setembro de 2019, que “autoriza os municípios a ceder direitos creditórios e realizar operações de crédito, para reequilibrar as finanças após o atraso de transferências obrigatórias pelo Estado”; autoriza o Chefe do Poder Executivo a promover a cessão de direitos creditórios e a contratar operações de crédito na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2395</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_002.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_002.2020.pdf</t>
   </si>
   <si>
     <t>Institui o Sistema de Controle Interno do Poder Executivo do Município de Cabeceira Grande; cria unidades administrativas e cargos públicos que especifica; estatui o Conselho Municipal de Transparência Pública e Integridade – CMTPI; extingue e transforma cargos públicos que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2396</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_003.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_003.2020.pdf</t>
   </si>
   <si>
     <t>Cria o Museu Municipal e Casa da Cultura “Professor e Escritor Elon Antônio de Oliveira” e dá outras providências.</t>
   </si>
   <si>
     <t>2397</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_004.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_004.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a denominação da sede da Secretaria Municipal de Obras, Infraestrutura, Trânsito e Serviços Urbanos.</t>
   </si>
   <si>
     <t>2398</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_005.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_005.2020.pdf</t>
   </si>
   <si>
     <t>Cria cargos que especifica; altera a Lei n.º 317, de 5 de março de 2010, que “dispõe sobre o Plano de Carreiras do Magistério Público Municipal” e a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>2399</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_006.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_006.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 666, de 17 de dezembro de 2019, que “estima a receita e fixa a despesa do Município de Cabeceira Grande para o exercício financeiro de 2020; estabelece a forma de financiamento das políticas públicas a serem executadas pelo Município em 2020 e dá outras providências”, para aumentar o limite de suplementação orçamentária.</t>
   </si>
   <si>
     <t>2400</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/projeto_de_lei_007.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/projeto_de_lei_007.2020.pdf</t>
   </si>
   <si>
     <t>Extingue e cria os cargos que menciona; altera a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande ...”; e dispõe sobre o aproveitamento dos servidores ocupantes dos respectivos cargos extintos.</t>
   </si>
   <si>
     <t>2401</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/projeto_de_lei_008.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/projeto_de_lei_008.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a aquisição, por compra, do imóvel que especifica. (imóvel para Casa Lar).</t>
   </si>
   <si>
     <t>2402</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/projeto_de_lei_009.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/projeto_de_lei_009.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.° 32, de 2 de dezembro de 2015, que “dispõe sobre o Estatuto dos Servidores Públicos Municipais de Cabeceira Grande (MG)”, a Lei n.º 498, de 21 de junho de 2016, que “reestrutura o Regime Próprio de Previdência Social do Município de Cabeceira Grande – RPPS...”, a Lei n.° 499, de 21 de junho de 2016, que “institui o Programa de Valorização da Primeira Infância, que dispõe sobre a prorrogação remunerada da licença-maternidade e da licença-paternidade para as servidoras e servidores públicos municipais...”, para prever a aplicação, no âmbito do Município de Cabeceira Grande, do disposto no artigo 9°, e respectivos desdobramentos, da Emenda Constitucional n.° 103, de 12 de novembro de 2019, bem como os efeitos e medidas contidas na Portaria n.° 1.348, de 3 de dezembro de 2019, da Secretaria Especial de Previdência e Trabalho do Ministério da Economia, na forma estabelecida no Decreto Municipal n.º 2.648, de 11 de dezembro de 2019; fixa a alíquota que especifica</t>
   </si>
   <si>
     <t>2579</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/projeto_de_lei_010.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/projeto_de_lei_010.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 580, DE 18 DE DEZEMBRO DE 2017, QUE "INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CABECEIRA GRANDE PARA O PERÍODO DE 2018 A 2021" E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL EXTRAORDINÁRIO AO ORÇAMENTO VIGENTE PARA VIABILIZAR A EXECUÇÃO DE MEDIDAS DE PREVENÇÃO AO CONTAGIO E DE ENFRENTAMENTO DA PANDEMIA DO NOVO CORONAVÍRUS (COVID-19)</t>
   </si>
   <si>
     <t>2580</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2580/projeto_de_lei_011.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2580/projeto_de_lei_011.2020.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL SUPLEMENTAR AO ORÇAMENTO VIGENTE.</t>
   </si>
   <si>
     <t>2581</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2581/projeto_de_lei_012.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2581/projeto_de_lei_012.2020.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº580,  DE 18 DE DEZEMBRO DE 2017, QUE "INSTITUI O PLANO PLURIANUAL DO MUNICÍPIO DE CABECEIRA GRANDE PARA O PERÍODO DE 2018 A 2021" E AUTORIZA A ABERTURA DE CRÉDITO ADICIONAL ESPECIAL AO ORÇAMENTO VIGENTE PARA VIABILIZAR O REMANEJAMENTO DE DOTAÇÕES ORÇAMENTARIAS DO CONSELHO TUTELAR DO MUNICÍPIO DE CABECEIRA GRANDE ENTRE AS SECRETARIAS QUE MENCIONA.</t>
   </si>
   <si>
     <t>2615</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Autoriza a aquisição e distribuição gratuita de máscaras caseiras de proteção facial para pessoas hipossuficientes na forma que especifica e dá outras providências.</t>
   </si>
   <si>
     <t>2622</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2622/projeto_de_lei_020.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2622/projeto_de_lei_020.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a faixa de domínio e pistas das estradas rurais municipais e dá outras providências.</t>
   </si>
   <si>
     <t>2623</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/projeto_de_lei_021.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/projeto_de_lei_021.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza o pagamento de adiantamento contratual, em valor fixo e mensal, como auxílio financeiro condicionado a transportadores escolares em decorrência da suspensão das atividades educacionais e consequente suspensão da prestação de serviços de que trata o Decreto Municipal n.º 2.746, de 17 de março de 2020, e alterações posteriores, como medida para mitigar os reflexos econômicos e financeiros oriundos da pandemia de doença infecciosa viral respiratória (Covid-19/Novo Coronavírus) e dá outras providências.</t>
   </si>
   <si>
     <t>2624</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/projeto_de_lei_no_022.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/projeto_de_lei_no_022.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a aplicação, no âmbito do Município de Cabeceira Grande, das disposições sobre segurança jurídica e eficiência na criação e na aplicação do direito público decorrentes da Lei Federal n.º 13.655, de 25 de abril de 2018 com repercussão na gestão pública municipal; dispõe sobre o aprimoramento da gestão pública por meio da Política Municipal de Governança Pública e dá outras providências</t>
   </si>
   <si>
     <t>2625</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/projeto_de_lei_023.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/projeto_de_lei_023.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta o processo de transição governamental no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2626</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/projeto_de_lei_no_24.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/projeto_de_lei_no_24.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei 583, de 26 de março de 2018, que concede a isenção de Imposto sobre a Propriedade Predial e  Territorial Urbana - IPTU</t>
   </si>
   <si>
     <t>2627</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/projeto_de_lei_no_25.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/projeto_de_lei_no_25.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a suspensão do pagamento de prestações não pagas de termos de acordo de parcelamento com o Regime Próprio de Previdência Social – RPPS, bem com o do recolhimento de contribuições previdenciárias patronais que especifica nos termos do disposto no artigo 9º da Lei Complementar Federal n.º 173, de 27 de maio de 2020 e na Portaria n.º 14.816, de 19 de junho de 2020, da Secretaria Especial de Previdência e Trabalho do Ministério da Economia, como medida para mitigar os reflexos econômicos e financeiros decorrentes da pandemia de doença infecciosa viral respiratória (Covid-19/Novo Coronavírus).</t>
   </si>
   <si>
     <t>2628</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2628/projeto_de_lei_no_26.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2628/projeto_de_lei_no_26.2020.pdf</t>
   </si>
   <si>
     <t>Institui a Retribuição Extraordinária Covid-19 – REC e dá outras providências.</t>
   </si>
   <si>
     <t>2629</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/projeto_de_lei_no_27.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/projeto_de_lei_no_27.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 580, de 18 de dezembro de 2017, que “institui o Plano Plurianual do Município de Cabeceira Grande para o período de 2018 a 2021” e autoriza a abertura de crédito adicional extraordinário ao orçamento vigente; dispõe sobre a aplicação, no âmbito do Município de Cabeceira Grande, da Lei Federal n.º 14.017, de 29 de junho de 2020, que “dispõe sobre ações emergenciais destinadas ao setor cultural a serem adotadas durante o estado de calamidade pública reconhecido pelo Decreto Legislativo n.º 6, de 20 de março de 2020.”</t>
   </si>
   <si>
     <t>2630</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
     <t>Estatui normas e procedimentos para a garantia do acesso à informação e da transparência da gestão pública no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2631</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/projeto_de_lei_029.2020-loa_2021.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/projeto_de_lei_029.2020-loa_2021.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabeceira Grande para o exercício financeiro de 2021; estabelece a forma de financiamento das políticas públicas a serem executadas pelo Município em 2021 e dá outras providências.</t>
   </si>
   <si>
     <t>2632</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/projeto_de_lei_no_30.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/projeto_de_lei_no_30.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 673, de 12 de maio de 2020, que “autoriza a aquisição e distribuição gratuita de máscaras caseiras de proteção facial e frascos de álcool em gel para pessoas hipossuficientes na forma que especifica; altera a Lei n.º 580, de 18 de dezembro de 2017, que “institui o Plano Plurianual do Município de Cabeceira Grande para o período de 2018 a 2021; autoriza a abertura de crédito adicional extraordinário ao orçamento vigente para viabilizar a execução de medidas de prevenção ao contágio e de enfrentamento da pandemia do Novo Coronavírus (Covid-19) no âmbito da Secretaria Municipal do Desenvolvimento Social e Cidadania...” para dispor sobre a destinação do saldo remanescente dos kits de máscaras de proteção facial e frascos de álcool em gel.</t>
   </si>
   <si>
     <t>2633</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/projeto_de_lei_no_31.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/projeto_de_lei_no_31.2020.pdf</t>
   </si>
   <si>
     <t>Confere à espécie arbórea “Ipê” o título de Árvore-Símbolo do Município de Cabeceira Grande e dá ouras providências.</t>
   </si>
   <si>
     <t>2634</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/projeto_de_lei_no_32.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/projeto_de_lei_no_32.2020.pdf</t>
   </si>
   <si>
     <t>Autoriza a abertura de crédito adicional suplementar ao orçamento vigente.</t>
   </si>
   <si>
     <t>2654</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2654/projeto_de_lei_034.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2654/projeto_de_lei_034.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 684, de 13 de agosto de 2020, que “Regulamenta a faixa de domínio e pistas nas estradas rurais municipais e dá outras providências."</t>
   </si>
   <si>
     <t>2655</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_de_lei_035.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_de_lei_035.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a realização de curso de primeiros socorros para servidores que mantém contato com alunos, profissionais da educação e prestadores de serviços na área de educação.</t>
   </si>
   <si>
     <t>2656</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2656/projeto_de_lei_036.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2656/projeto_de_lei_036.2020.pdf</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos da administração direta e indireta do Poder Executivo e dá outras providências.</t>
   </si>
   <si>
     <t>2657</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/projeto_de_lei_no_37.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/projeto_de_lei_no_37.2020.pdf</t>
   </si>
   <si>
     <t>Revisa o vencimento básico dos servidores da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2658</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/projeto_de_lei_no_38.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/projeto_de_lei_no_38.2020.pdf</t>
   </si>
   <si>
     <t>Atualiza os subsídios dos agentes políticos do Município de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2659</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/projeto_de_lei_no_39.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/projeto_de_lei_no_39.2020.pdf</t>
   </si>
   <si>
     <t>Regulamenta a distribuição de honorários advocatícios no âmbito do Município de Cabeceira Grande e dá outras providências</t>
   </si>
   <si>
     <t>2660</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/projeto_de_lei_no_40.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/projeto_de_lei_no_40.2020.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 609, de 7 de novembro de 2018, que “reinstitui o Conselho Municipal de Assistência Social – CMAS ...” para promover adequações na composição, organização e estruturação do colegiado.</t>
   </si>
   <si>
     <t>2404</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/projeto_de_resolucao_001_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/projeto_de_resolucao_001_2020.pdf</t>
   </si>
   <si>
     <t>Acrescenta dispositivo à Resolução nº 35, de 19 de maio de 2005, que "Contém o Regimento Interno da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais."</t>
   </si>
   <si>
     <t>2653</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2653/projeto_de_resolucao_002.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2653/projeto_de_resolucao_002.2020.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a criação, a estrutura e o funcionamento da Ouvidoria Parlamentar da Câmara Municipal de Cabeceira Grande.</t>
   </si>
   <si>
     <t>2662</t>
   </si>
   <si>
     <t>Altera a Resolução nº 035, de 19 de maio de 2005, que "Contem o Regimento Interno da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais</t>
   </si>
   <si>
     <t>2663</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2663/projeto_de_resolucao_004.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2663/projeto_de_resolucao_004.2020.pdf</t>
   </si>
   <si>
     <t>Transfere para a Escola Municipal Professora Hozana as reuniões preparatórias de posse dos vereadores e eleição e posse da Mesa Diretora e a reunião solene de posse do Prefeito e do Vice-Prefeito.</t>
   </si>
   <si>
     <t>2664</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao_no_05.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao_no_05.2020.pdf</t>
   </si>
   <si>
     <t>Altera o caput do artigo 5º da Resolução nº 35, de 19 de maio 2005.</t>
   </si>
   <si>
     <t>2724</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
     <t>MESA DIRETORA, VEREADOR FÁBIO COELHO, VEREADOR IRMÃO VALDETE, VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/proposta_de_emenda_a_lomu.01.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/proposta_de_emenda_a_lomu.01.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Orgânica do Município de Cabeceira Grande-MG</t>
   </si>
   <si>
     <t>2603</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_n001_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_n001_2020.pdf</t>
   </si>
   <si>
     <t>requer a inserção em ata de voto de pesar aos familiares do servidor MAURO JOSÉ FELIPE  SANTIAGO pelo seu falecimento...</t>
   </si>
   <si>
     <t>2604</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_n002_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_n002_2020.pdf</t>
   </si>
   <si>
     <t>requer a inserção em ata de VOTO DE PESAR  aos familiares do senhor CARLOS CÂNDIDO DE JESUS, pelo seu falecimento...</t>
   </si>
   <si>
     <t>2605</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/requerimento_n003_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/requerimento_n003_2020.pdf</t>
   </si>
   <si>
     <t>requer  a inserção em ata de voto de pesar aos familiares do servidor FLAVIO SILVA TAVARES pelo seu falecimento...</t>
   </si>
   <si>
     <t>2606</t>
   </si>
   <si>
     <t>requer a inserção em ata de VOTO DE PESAR aos familiares do senhor MOACIR FRANCISCO DA CONCEIÇÃO pelo seu falecimento.</t>
   </si>
   <si>
     <t>2607</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2607/requerimento_n005_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2607/requerimento_n005_2020.pdf</t>
   </si>
   <si>
     <t>requer a inserção em ata de VOTO DE PESAR  aos familiares do senhor JOSE ANTONIO FERREIRA , pelo seu falecimento...</t>
   </si>
   <si>
     <t>2608</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2608/requerimento_n006_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2608/requerimento_n006_2020.pdf</t>
   </si>
   <si>
     <t>requer ao prefeito informações consistentes no encaminhamento de relação contendo os nomes de todos os servidores Públicos  efetivos com graduação em qualquer  área, indicando, inclusive, o respectivo curso.</t>
   </si>
   <si>
     <t>2609</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/requerimento_n007_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/requerimento_n007_2020.pdf</t>
   </si>
   <si>
     <t>requer que seja solicitado ao prefeito que esta casa a relação dos servidores contratados e nomeados pelo poder executivo com seus respectivos  cargos e salários a partir de janeiro de 2020.</t>
   </si>
   <si>
     <t>2610</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/requerimento_n008_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/requerimento_n008_2020.pdf</t>
   </si>
   <si>
     <t>requer a inserção em ata de VOTO DE PESAR  aos familiares do senhor VONILDO ALVES FERNANDES pelo seu falecimento...</t>
   </si>
   <si>
     <t>2611</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/requerimento_n009_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/requerimento_n009_2020.pdf</t>
   </si>
   <si>
     <t>requer diligencia para instrução do projeto de lei nº008/2020 para fim de requerer ao prefeito as seguintes informações sobre a compra do imóvel (casa lar)</t>
   </si>
   <si>
     <t>2612</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/requerimento_n010_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/requerimento_n010_2020.pdf</t>
   </si>
   <si>
     <t>REQUER DILIGENCIA PARA A INSTRUÇÃO DO PROJETO DE LEI Nº 007/220 PARA O FIM DE REQUERER AO PREFEITO AS SEGUINTES INFORMAÇÕES (RELAÇÃO DOS SERVIDORES INVESTIDOS NO CARGO DE OPERÁRIO)</t>
   </si>
   <si>
     <t>2613</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2613/requerimento_n011_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2613/requerimento_n011_2020.pdf</t>
   </si>
   <si>
     <t>REQUER A INCLUSÃO DA INDICAÇÃO N º 018/2020 DE SUA AUTORIA NA ORDEM DO DIA DA 6º REUNIÃO  EXTRAORDINÁRIA DA 4º SESSÃO LEGISLATIVA DA 6º LEGISLATURA</t>
   </si>
   <si>
     <t>2614</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/requerimento_n012_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/requerimento_n012_2020.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO EXPLICAÇÕES PLAUSÍVEIS QUE JUSTIFIQUE O FATO DA DENUNCIA PUBLICADA EM UM GRUPO DE WHATSAPP DE NOSSO MUNICÍPIO, RELATANDO QUE VOSSA EXCELÊNCIA, MESMO SEM ESTAR CUMPRINDO EXPEDIENTE NA SEDE DA PREFEITURA DEVIDO SER DO GRUPO DE RISCO A COVID-19. O SENHOR MANTÉM UM VEICULO OFICIAL EM SUA RESIDENCIA/FAZENDA...</t>
   </si>
   <si>
     <t>2642</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO, VEREADOR ANDRE BATISTA , VEREADORA VALMÍRIA VIANA, VEREADOR CARLIM PAU TERRA, VEREADOR DEMI LIMA, VEREADOR ELIEZER CRUZ, VEREADOR FÁBIO COELHO, VEREADOR IRMÃO VALDETE, VEREADOR PAULINHO ZERADO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/requerimento_no_13.2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/requerimento_no_13.2020.pdf</t>
   </si>
   <si>
     <t>Que requer a convocação dos Secretários Municipais da Saúde, do Meio Ambiente; da Juventude, Esporte e Cultura; da Fazenda; da Administração; de Obras; do Desenvolvimento Social; da Agricultura e da Educação, bem como da Subprefeitura de Palmital de Minas, para o fim de prestar informações sobre a atuação da pasta e sobre as ações e programas previstos para serem executados no exercício de 2020 em suas respectivas pastas.</t>
   </si>
   <si>
     <t>2643</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_n014_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_n014_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares da Senhora IRENILDES FRANCISCO JESUINO (IRENI) pelo seu falecimento, ocorrido lamentavelmente no dia 20 de JUNHO de 2020.</t>
   </si>
   <si>
     <t>2644</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/requerimento_n015_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/requerimento_n015_2020.pdf</t>
   </si>
   <si>
     <t>Que requer que seja solicitado ao Prefeito, que encaminhe a esta Casa informações sobre os mata burros, se já foram instalados, onde foram instalados e se ainda tem algum sem instalar. Cópia da prestação de contas dos mata burros.</t>
   </si>
   <si>
     <t>2645</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/requerimento_n016_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/requerimento_n016_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Senhor GERALDO FRANCISCO DE ALMEIDA (GERALDÃO DA MAQUINA DE ARROZ) pelo seu falecimento, ocorrido lamentavelmente no dia 16 de julho de 2020.</t>
   </si>
   <si>
     <t>2646</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/requerimento_n017_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/requerimento_n017_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares da Professora ZÉLIA MARTINS DE MELO pelo seu falecimento, ocorrido lamentavelmente no dia 25 de julho de 2020.</t>
   </si>
   <si>
     <t>2647</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/requerimento_n018_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/requerimento_n018_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Senhor CLAUDIO PEREIRA DA SILVA pelo seu falecimento, ocorrido lamentavelmente no dia 06 de agosto de 2020.</t>
   </si>
   <si>
     <t>2648</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2648/requerimento_n019_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2648/requerimento_n019_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Sr. OZAMO JOSE DE SOUZA pelo seu falecimento, ocorrido lamentavelmente no dia 11 de agosto de 2020</t>
   </si>
   <si>
     <t>2649</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_n020_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_n020_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Sr. SIDINEI MANOEL DOS SANTOS pelo seu falecimento, ocorrido lamentavelmente no dia 13 de agosto de 2020.</t>
   </si>
   <si>
     <t>2650</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_n021_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_n021_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares da Sra. DEJANIRA FLAUZINA DE OLIVEIRA (DONA DEIJA DE JOÃO DE LOROTA) pelo seu falecimento, ocorrido lamentavelmente no dia 20 de agosto de 2020.</t>
   </si>
   <si>
     <t>2651</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_n022_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_n022_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Senhor GERALDINO SEVERINO DA SILVA pelo seu falecimento, ocorrido lamentavelmente no dia 06 de setembro de 2020.</t>
   </si>
   <si>
     <t>2652</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2652/requerimento_n023_2020.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2652/requerimento_n023_2020.pdf</t>
   </si>
   <si>
     <t>Que requer a inserção em ata de VOTO DE PESAR aos familiares do Sr. VALDECIR DE OLIVEIRA MATOS pelo seu falecimento, ocorrido lamentavelmente no dia 06 de setembro de 2020.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1392,67 +1392,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2582/indicacao_n001_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2583/indicacao_n002_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2584/indicacao_n003_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2585/indicacao_n004_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2586/indicacao_n005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2587/indicacao_n006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2588/indicacao_n007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2589/indicacao_n008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2590/indicacao_n009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2591/indicacao_n010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/indicacao_n011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/indicacao_n012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/indicacao_n013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/indicacao_n014_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/indicacao_n015_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/indicacao_n016_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/indicacao_n017_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/indicacao_n018_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/indicacao_n019_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/indicacao_n020_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/indicacao_n021_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/indicacao_n022_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/indicacao_023.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/indicacao_n024_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/indicacao_n025_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/indicacao_n026_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2661/indicacao_027.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_previo_1071730.2018.completo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2830/projeto_de_decreto_legislativo_01.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_001.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/projeto_de_lei_007.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/projeto_de_lei_008.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/projeto_de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/projeto_de_lei_010.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2580/projeto_de_lei_011.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2581/projeto_de_lei_012.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2622/projeto_de_lei_020.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/projeto_de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/projeto_de_lei_023.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/projeto_de_lei_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/projeto_de_lei_no_25.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2628/projeto_de_lei_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/projeto_de_lei_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/projeto_de_lei_029.2020-loa_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/projeto_de_lei_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/projeto_de_lei_no_31.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/projeto_de_lei_no_32.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2654/projeto_de_lei_034.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_de_lei_035.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2656/projeto_de_lei_036.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/projeto_de_lei_no_37.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/projeto_de_lei_no_38.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/projeto_de_lei_no_39.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/projeto_de_lei_no_40.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/projeto_de_resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2653/projeto_de_resolucao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2663/projeto_de_resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/proposta_de_emenda_a_lomu.01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_n001_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_n002_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/requerimento_n003_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2607/requerimento_n005_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2608/requerimento_n006_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/requerimento_n007_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/requerimento_n008_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/requerimento_n009_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/requerimento_n010_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2613/requerimento_n011_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/requerimento_n012_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/requerimento_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_n014_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/requerimento_n015_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/requerimento_n016_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/requerimento_n017_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/requerimento_n018_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2648/requerimento_n019_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_n020_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_n021_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_n022_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2652/requerimento_n023_2020.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2582/indicacao_n001_2020.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2583/indicacao_n002_2020.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2584/indicacao_n003_2020.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2585/indicacao_n004_2020.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2586/indicacao_n005_2020.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2587/indicacao_n006_2020.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2588/indicacao_n007_2020.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2589/indicacao_n008_2020.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2590/indicacao_n009_2020.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2591/indicacao_n010_2020.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2592/indicacao_n011_2020.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2593/indicacao_n012_2020.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2594/indicacao_n013_2020.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2595/indicacao_n014_2020.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2596/indicacao_n015_2020.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2597/indicacao_n016_2020.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2598/indicacao_n017_2020.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2599/indicacao_n018_2020.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2601/indicacao_n019_2020.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2600/indicacao_n020_2020.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2602/indicacao_n021_2020.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2637/indicacao_n022_2020.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2638/indicacao_023.2020.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2639/indicacao_n024_2020.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2640/indicacao_n025_2020.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2641/indicacao_n026_2020.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2661/indicacao_027.2020.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2403/parecer_previo_1071730.2018.completo.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2830/projeto_de_decreto_legislativo_01.2020.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2394/projeto_de_lei_001.2020.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2395/projeto_de_lei_002.2020.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2396/projeto_de_lei_003.2020.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2397/projeto_de_lei_004.2020.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2398/projeto_de_lei_005.2020.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2399/projeto_de_lei_006.2020.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2400/projeto_de_lei_007.2020.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2401/projeto_de_lei_008.2020.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2402/projeto_de_lei_009.2020.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2579/projeto_de_lei_010.2020.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2580/projeto_de_lei_011.2020.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2581/projeto_de_lei_012.2020.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2622/projeto_de_lei_020.2020.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2623/projeto_de_lei_021.2020.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2624/projeto_de_lei_no_022.2020.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2625/projeto_de_lei_023.2020.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2626/projeto_de_lei_no_24.2020.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2627/projeto_de_lei_no_25.2020.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2628/projeto_de_lei_no_26.2020.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2629/projeto_de_lei_no_27.2020.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2631/projeto_de_lei_029.2020-loa_2021.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2632/projeto_de_lei_no_30.2020.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2633/projeto_de_lei_no_31.2020.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2634/projeto_de_lei_no_32.2020.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2654/projeto_de_lei_034.2020.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2655/projeto_de_lei_035.2020.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2656/projeto_de_lei_036.2020.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2657/projeto_de_lei_no_37.2020.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2658/projeto_de_lei_no_38.2020.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2659/projeto_de_lei_no_39.2020.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2660/projeto_de_lei_no_40.2020.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2404/projeto_de_resolucao_001_2020.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2653/projeto_de_resolucao_002.2020.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2663/projeto_de_resolucao_004.2020.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2664/projeto_de_resolucao_no_05.2020.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2724/proposta_de_emenda_a_lomu.01.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2603/requerimento_n001_2020.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2604/requerimento_n002_2020.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2605/requerimento_n003_2020.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2607/requerimento_n005_2020.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2608/requerimento_n006_2020.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2609/requerimento_n007_2020.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2610/requerimento_n008_2020.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2611/requerimento_n009_2020.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2612/requerimento_n010_2020.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2613/requerimento_n011_2020.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2614/requerimento_n012_2020.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2642/requerimento_no_13.2020.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2643/requerimento_n014_2020.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2644/requerimento_n015_2020.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2645/requerimento_n016_2020.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2646/requerimento_n017_2020.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2647/requerimento_n018_2020.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2648/requerimento_n019_2020.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2649/requerimento_n020_2020.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2650/requerimento_n021_2020.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2651/requerimento_n022_2020.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2020/2652/requerimento_n023_2020.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H92"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="232.5703125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="119" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="118.140625" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>