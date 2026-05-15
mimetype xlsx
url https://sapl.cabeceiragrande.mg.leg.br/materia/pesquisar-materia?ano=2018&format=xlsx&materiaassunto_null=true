--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -51,1298 +51,1298 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>2272</t>
   </si>
   <si>
     <t>2018</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE ENCAMINHAR PROJETO DE LEI PARA ESSA CASA VERSANDO SOBRE A CRIAÇÃO DA GUARDA MUNICIPAL CM NOSSO MUNICÍPIO CONFORME MODELO EM ANEXO.</t>
   </si>
   <si>
     <t>2273</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE ENCAMINHAR PROJETO DC LEI PARA ESSA CASA VERSANDO ALTERAÇÃO NA LEI 500, DE 21/06/16 - PLANO DE CARGOS. CARREIRAS E VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS DA PREFEITURA DE CABECEIRA GRANDE-MG. VERSANDO SOBRE A ALTERAÇÃO NA NOMENCLATURA DO NOME DO CARGO DE ASSISTENTE EM EDUCAÇÃO BÁSICA - MONITOR DE EDUCAÇÃO INFANTIL PARA ASSISTENTE EM EDUCAÇÃO BÁSICA - TÉCNICO EM EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>2274</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE ENCAMINHAR PROJETO DE I.CI PARA ESSA CASA VISANDO A ALTERAÇÃO NA LEI 500, DE 21/06/16 - PLANO DE CARGOS. CARREIRAS C VENCIMENTOS DOS SERVIDORES PÚBLICOS EFETIVOS DA PREFEITURA DE CABECEIRA GRANDE-MG, VERSANDO SOBRE AS SEGUINTES ALTERAÇÕES NAS ATRIBUIÇÕES DO CARGO DE ASSISTENTE EM EDUCAÇÃO BÁSICA - MONITOR DE EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>2275</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO_x000D_
 INTERNO, INDICA AO PREFEITO MUNICIPAL QUE VERIFIQUE A POSSIBILIDADE DE REGULAMENTAR O_x000D_
 AUXILIO EDUCAÇÃO CONFORME CONSTA NO AR. 55 ITEM II DA LEI COMPLEMENTAR N.° 32, DE_x000D_
 2/12/2015 - QUE DISPÕE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE_x000D_
 CABECEIRA GRANDE (MG).</t>
   </si>
   <si>
     <t>2276</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO CONCESSÃO DE DIREITO REAL DE USO OU DOAÇÃO DE UM LOTE NO DISTRITO DE PALMITAL DE MINAS PARA A ASSOCIAÇÃO DE DIVERSIDADES CULTURAIS E SOCIAIS DE PALMITAL DE MINAS E CABECEIRA GRANDE - ADCSPCG.</t>
   </si>
   <si>
     <t>2277</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO QUE VERIFIQUE A POSSIBILIDADE DE ENCAMINHAR PROJETO DE LEI PARA ESTA CASA VERSANDO SOBRE AS SEGUINTES ALTERAÇÕES NA LEI N° 500, DE 21/06/16: 1) MODIFICAÇÃO DA ALINEA &amp;#8220;A" DO CARGO DE ASSISTENTE EM EDUCAÇÃO BÁSICA, NA ESPECIALIDADE MONITOR DE EDUCAÇÃO INFANTIL, PARA O FIM DE INCLUIR A EXPRESSÃO &amp;#8220;PERTINENTES AO CARGO&amp;#8221;; 2) REVOGAR AS ALÍNEAS &amp;#8220;Ç*\ &amp;#8220;E&amp;#8216;* E &amp;#8220;I&amp;#8221; DO MESMO CARGO E ESPECIALIDADE: 3) MODIFICAR A EXPRESSÃO &amp;#8220;EXECUTAR OUTRAS ATRIBUIÇÕES AFINS" PELO TEXTO &amp;#8216;"EXECUTAR OUTRAS ATRIBUIÇÕES AFINS E CORRELATAS AO CARGO**; E 4) ALTERAR A NOMENCLATURA DA ESPECIALIDADE MONITOR DE EDUCAÇÃO INFANTIL PARA TÉCNICO CM EDUCAÇÃO INFANTIL.</t>
   </si>
   <si>
     <t>2278</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf</t>
   </si>
   <si>
     <t>OS VEREADORES QUE ESTA SUBSCREVEM, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICAM AO PREFEITO QUE PROVIDENCIE A REATIVAÇÃO DO PROJETO DA HORTA DA ESCOLA MUNICIPAL PROFESSORA HOZANA COM A DESIGNAÇÃO OU CONTRATAÇÃO DE PESSOAL PARA SUA EXECUÇÃO.</t>
   </si>
   <si>
     <t>2279</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO QUE PROV IDENCIE A INSTALAÇÃO DE PLACAS INDICATIVAS DAS SAÍDAS DA CIDADE DE CABECEIRA GRANDE PARA A CIDADE DE UNAÍ E PARA O DISTRITO DE PALMITAL DE MINAS, PREFERENTEMENTE NA AVENIDA CENTRAL, NA INTERSEÇÃO DAS RESPECTIVAS VIAS DE ACESSO ÁS RESPECTIVAS RODOVIAS.</t>
   </si>
   <si>
     <t>2578</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
     <t>VEREADOR JOAQUIM DE SALVIANO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/indicacao_no09_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/indicacao_no09_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito Municipal que na hipótese das provas do concurso publico serem realizadas somente na sede de Cabeceira Grande, sejam disponibilizados dois ônibus para transportes dos candidatos residentes no Distrito de Palmital de Minas, na data a qual está previsto a realização das provas do concurso público._x000D_
 _x000D_
 Tal pedido se faz necessário devido a nossa população serem em maioria carentes e não terem condições e meios próprios para se deslocarem até a sede do Município.</t>
   </si>
   <si>
     <t>2280</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO QUE PROVIDENCIE AGENTE DE SAÚDE PARA ATENDIMENTO À ASSOCIAÇÃO DO VÃO DO MOREIRA, VISANDO REALIZAR O DIA DA CIDADANIA NAQUELA REGIÃO, NOS MOLDES QUE ESTÁ SENDO FEITO NO BOM SUCESSO.</t>
   </si>
   <si>
     <t>2281</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf</t>
   </si>
   <si>
     <t>A VEREADORA QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO QUE PROVIDENCIE A CONSTRUÇÃO DE LOMBADAS (QUEBRA-MOLAS) NA RUA PROFESSORA HOZANA E NA RUA JOAQUIM AMÂNCIO DE OLIVEIRA, NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>2491</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
     <t>VEREADOR CARLIM PAU TERRA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_012_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_012_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito que providencie a execução de serviços de manutenção do Ginásio Poliesportivo Valter Costa Vale, especialmente: 1) limpeza dos espaços interno e externo, inclusive com a retirada de lixo e entulhos; 2) conserto ou substituição do portão dos fundos, que está quebrado; 3) limpeza e manutenção dos banheiros; e 4) colocar concreto ou outro piso na parte interna, nos locais em que o piso é de terra.</t>
   </si>
   <si>
     <t>2492</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_013_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_013_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito Municipal que verifique a possibilidade encaminhar Projeto de Lei para essa casa versando sobre a regulamentação em nosso Município da Lei Federal nº 13.640, de 26 de Março de 2018, que trata sobre a regulamentação do transporte remunerado privado individual de passageiros.</t>
   </si>
   <si>
     <t>2493</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>VEREADOR PAULINHO ZERADO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_014_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_014_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito que providencie a instalação de um reservatório de água com capacidade de 400 mil litros na parte alta da Vila de Palmital de Minas, visando amenizar o problema da falta de água na localidade.</t>
   </si>
   <si>
     <t>2494</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_015_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_015_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que providencie a pavimentação asfáltica das ruas: Cristalina, Bela Vista, João Augusto Teixeira, João de Matos e complementação da Rua Osório Geraldo, todas situadas na sede do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2495</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_016_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_016_2018.pdf</t>
   </si>
   <si>
     <t>O VEREADOR QUE ESTA SUBSCREVE, NOS TERMOS DO ARTIGO 208 DO REGIMENTO INTERNO, INDICA AO PREFEITO QUE PROVIDENCIE A CONSTRUÇÃO DE MEIO-FIOS NAS RUAS: MODESTO PIRES, ANTONIO FIRMIANO, OSORIO GERALDO, CELSO VIANA, ADELINO RIBEIRO, JOAQUIM LUIZ E MANOEL ALVES DA MATA, TODAS SITUADAS NA SEDE DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>2496</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_017_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_017_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito que providencie a pavimentação das ruas: Salvador Ribeiro, Félix de Sousa, Sebastião Jacinto, Joviano Francisco Lopes e Patos de Minas, todas situadas em Palmital de Minas.</t>
   </si>
   <si>
     <t>2497</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_018_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_018_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que providencie a reforma geral da ponte sobre o Ribeirão Lagoa do Mel, na Fazenda do Senhor Pedrinho de Dulce, que dá acesso as Perobas e ao Vão do Moreira.</t>
   </si>
   <si>
     <t>2498</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_019_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_019_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito providencias urgentes no sentido de mandar fazer a limpeza do gramado do Estádio Sibilô e arredores, bem como a designação de um cuidador para a limpeza e manutenção do gramado, dos banheiros e vestiários</t>
   </si>
   <si>
     <t>2499</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t xml:space="preserve">VEREADOR ANDRE BATISTA </t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/indicacao_no_20.2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/indicacao_no_20.2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito Municipal, após ouvido o Plenário, a construção de acesso aos cadeirantes à Praça Central de Palmital de Minas, a reforma das calçadas ao redor da mesma, onde as raízes das árvores estão levantando as calçadas,  e a construção de redutor de velocidade (quebra-molas) nas vias de entrada da referida praça.</t>
   </si>
   <si>
     <t>2500</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/indicacao_021_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/indicacao_021_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica e pede ao Prefeito Municipal que seja dado apoio e incentivo aos doadores de sangue e medula óssea, com a disponibilidade de um ônibus ou um micro-ônibus para transporte uma vez ao mês saindo de Cabeceira Grande via Palmital de Minas ao Hemocentro de Brasília-DF.</t>
   </si>
   <si>
     <t>2501</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/indicacao_022_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/indicacao_022_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que viabilize uma área publica onde a população possa ter acesso ao Lago da Hidrelétrica de Queimados no Distrito de Palmital de Minas, haja vista que hoje a população não tem acesso a uma área de lazer a beira do referido Lago.</t>
   </si>
   <si>
     <t>2502</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/indicacao_023_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/indicacao_023_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito Municipal que seja providenciado a pavimentação asfáltica das seguintes Ruas: Herculano Oliveira, Silvestre Lopes, Agenor Pires, Alberto Abadia e José Alvim. Todas situadas no Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2503</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/indicacao_024_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/indicacao_024_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que providencie um servidor público para realizar vistoria junto ao Detran, no mínimo 1 (uma) vez por semana.</t>
   </si>
   <si>
     <t>2504</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indicacao_025_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indicacao_025_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito Municipal que seja encaminhado para essa Casa de Leis, Projeto de Lei versando sobre alteração na Lei 500, de 21/06/16 – Plano de Cargos, Carreiras e Vencimentos dos Servidores Públicos Efetivos do Município de Cabeceira Grande-MG, para que seja incluído como um dos critérios de requisitos de desempate para servidores públicos que concorrem progressão e à promoção de cargo, aquele servidor que for prestador de serviços voluntários a justiça eleitoral, de acordo com a Legislação em Vigor.</t>
   </si>
   <si>
     <t>2505</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
     <t>VEREADOR FÁBIO COELHO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/indicacao_026_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/indicacao_026_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito Municipal a aquisição ou locação de imóvel adequado destinado ao Velório Municipal para a sede do Município de Cabeceira Grande e também para a sede do Distrito de Palmital de Minas. _x000D_
 _x000D_
 Considerando que não existe local próprio para que os parentes possam velar os seus entes queridos, e que não podem mais ser velados na igreja o Município deve assumir essa responsabilidade de providenciar local adequado para esse fim, tanto em Cabeceira Grande quanto em Palmital de Minas.</t>
   </si>
   <si>
     <t>2506</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/indicacao_027_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/indicacao_027_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito, após ouvido o Plenário, providencias no sentido de construir duas quadras de areia, com iluminação e cercadas por redes, para a prática de voleibol e futebol, sendo uma na Sede do Município e a outra na Sede do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2507</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/indicacao_028_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/indicacao_028_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito a manutenção do campo de futebol da barragem, aplainando o terreno e fazendo a limpeza nos arredores do mesmo</t>
   </si>
   <si>
     <t>2508</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/indicacao_029_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/indicacao_029_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito a substituição da bóia da caixa d’água no Bairro Santana</t>
   </si>
   <si>
     <t>2509</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/indicacao_030_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/indicacao_030_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que designe duas equipes de limpeza e conservação das ruas e praças do Município de Cabeceira Grande, sendo uma para a Sede do Município e a outra para a Sede do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2510</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2510/indicacao_031_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2510/indicacao_031_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que seja estruturada a garagem de Palmital de Minas com equipamentos para manutenção e limpeza das máquinas, carros e caminhões, tais como: lava jato, rampa e uma mini oficina com equipamentos básicos</t>
   </si>
   <si>
     <t>2511</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_032_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_032_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito que seja providenciado um caminhão container para a retirada de entulhos, lixo e etc., disponibilizando também contêineres nas administrações para ser locado à população.</t>
   </si>
   <si>
     <t>2512</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_033_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_033_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscrevem, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito Municipal que seja viabilizado junto à Secretaria Municipal de Saúde a contratação de médico geriatra para atender a população idosa na rede municipal de saúde.</t>
   </si>
   <si>
     <t>2513</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_034_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_034_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que esta subscreve, nos termos do artigo 208 do Regimento Interno, indicam ao Prefeito Municipal que seja viabilizado junto à Secretaria Municipal de Meio Ambiente a aquisição de mudas e sementes da árvore denominada “Crotalária” (função de repelente natural contra insetos) para distribuição nas residências da Sede de Cabeceira Grande e da Sede do Distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2514</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2514/indicacao_035_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2514/indicacao_035_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que esta subscreve, nos termos do artigo 208 do Regimento Interno, indica ao Prefeito a aquisição de duas máquinas de fabricar bloquetes sendo uma para a sede de Cabeceira Grande e a outra para a sede do Distrito de Palmital de Minas, para pavimentação das ruas do Município.</t>
   </si>
   <si>
     <t>2294</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
     <t>PREFEITO MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº32 DE 2 DE DEZEMBRO DE 2015 QUE DISPOE SOBRE O ESTATUTO DOS SERVIDORES PÚBLICOS MUNICIPAIS.</t>
   </si>
   <si>
     <t>2295</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI COMPLEMENTAR Nº2 DE 22 DE DEZEMBRO DE 1997.</t>
   </si>
   <si>
     <t>2309</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2309/projeto_de_lei_ccomplementar_003_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2309/projeto_de_lei_ccomplementar_003_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 13, de 20 de abril de 2007, que “dispõe sobre o parcelamento do solo rural para fins urbanos, destinados à implantação de Sítios de Recreio e áreas de lazer e dá outras providências.”</t>
   </si>
   <si>
     <t>2310</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_complementar_004_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_complementar_004_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei Complementar n.º 2, de 22 de dezembro de 1997, que “institui o Sistema Tributário do Município de Cabeceira Grande”.</t>
   </si>
   <si>
     <t>2252</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.doc</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.doc</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO DE CIDADANIA HONORÁRIA CABECEIRENSE AO DEPUTADO FEDERAL AELTON FREITAS.</t>
   </si>
   <si>
     <t>2282</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI NO CALENDÁRIO OFICIAL DE EVENTOS DO MUNICÍPIO DE CABECEIRA GRANDE O DIA DA LIBERDADE DE EXPRESSÃO E DE CRENÇA, CUJA DATA SERÁ COMEMORADA ANUALMENTE NO DIA 5 DE OUTUBRO, DIA DE ANIVERSÁRIO DA CONSTITUIÇÃO DA REPÚBLICA FEDERATIVA DO BRASIL DE 1988, E DA OUTRAS PROVIDENCIAIS.</t>
   </si>
   <si>
     <t>2283</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO DE DIVERSIDADES CULTURAIS E SOCIAIS DE PALMITAL DE MINAS E CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>2284</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESAFETA OS IMÓVEIS PÚBLICOS QUE ESPECIFICA; AUTORIZA O PODER EXECUTIVO A INDENIZAR, POR MEIO DE DAÇÃO EM PAGAMENTO, PESSOA JURÍDICA QUE MENCIONA, PELA POSSE, MANSA E PACÍFICA, DE IMÓVEL PÚBLICO E PELAS ACESSÕES FÍSICAS INCORPORADAS AO RESPECTIVO BEM PÚBLICO; E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>2312</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2312/projeto_de_lei_005_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2312/projeto_de_lei_005_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 510, de 15 de dezembro de 2016, que “institui o Programa de Incentivo ao Emplacamento de Veículos ou Transferência de Placas para o Município de Cabeceira Grande visando incrementar a arrecadação do Imposto sobre a Propriedade de Veículos Automotores – IPVA denominado “Placa Legal” e dá outras providências”.</t>
   </si>
   <si>
     <t>2285</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DE INCENTIVO À ADOÇÃO DE CRIANÇAS E ADOLESCENTES.</t>
   </si>
   <si>
     <t>2286</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI O HINO OFICIAL DE CABECEIRA GRANDE </t>
   </si>
   <si>
     <t>2305</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI N.º 397, DE 5 DE JUNHO DE 2013, QUE &amp;#8220;INSTITUI O PROGRAMA DENOMINADO &amp;#8216;CONTRIBUINTE PREMIADO&amp;#8217; E DÁ OUTRAS PROVIDÊNCIAS&amp;#8221;.</t>
   </si>
   <si>
     <t>2287</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI HONRARIA POLICIAL DESTAQUE DO ANO</t>
   </si>
   <si>
     <t>2288</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">TORNA OBRIGATÓRIO AFIXAR EM LUGAR VISÍVEL LISTA DE PROFISSIONAIS DE SAÚDE E ESTABELECIMENTOS PÚBLICOS._x000D_
 </t>
   </si>
   <si>
     <t>2289</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">INSTITUI FUNDO MUNICIPAL DE EDUCAÇÃO- FME </t>
   </si>
   <si>
     <t>2290</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AMPLIA O PERIMETRO URBANO DA SEDE DO MUNICIPIO , A CIDADE DE CABECEIRA GRANDE </t>
   </si>
   <si>
     <t>2291</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf</t>
   </si>
   <si>
     <t>REINSTITUI O CONSELHO MUNICIPAL DE ALIMENTANÇÃO ESCOLAR</t>
   </si>
   <si>
     <t>2292</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESTINAÇÃO DE ESPAÇO ADEQUADO PARA REALIZAÇÃO DE EVENTO DE SOM AUTOMOTIVO.</t>
   </si>
   <si>
     <t>2313</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2313/projeto_de_lei_015_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2313/projeto_de_lei_015_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa “Condutor Zeloso”, regulamento os eixos a ele inerentes e dá outras providências.</t>
   </si>
   <si>
     <t>2314</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2314/projeto_de_lei_016_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2314/projeto_de_lei_016_2018.pdf</t>
   </si>
   <si>
     <t>Estabelece as diretrizes para a elaboração da Lei Orçamentária Anual do exercício de 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2315</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2315/projeto_de_lei_017_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2315/projeto_de_lei_017_2018.pdf</t>
   </si>
   <si>
     <t>2316</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2316/projeto_de_lei_018_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2316/projeto_de_lei_018_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Programa de Regularização de Edificações e de Simplificação e Flexibilização de Procedimentos para Construções Novas, denominado "Morar Legal" e dá outras providências.</t>
   </si>
   <si>
     <t>2317</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2317/projeto_de_lei_019_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2317/projeto_de_lei_019_2018.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o parcelamento do solo urbano e dá outras providências.</t>
   </si>
   <si>
     <t>2318</t>
   </si>
   <si>
     <t>VEREADOR IRMÃO VALDETE</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2318/projeto_de_lei_020_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2318/projeto_de_lei_020_2018.pdf</t>
   </si>
   <si>
     <t>Institui o Dia Municipal da Cavalgada.</t>
   </si>
   <si>
     <t>2319</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2319/projeto_de_lei_021_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2319/projeto_de_lei_021_2018.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o serviço de transporte de passageiros em veículos de aluguel – Táxi – no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2320</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2320/projeto_de_lei_022_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2320/projeto_de_lei_022_2018.pdf</t>
   </si>
   <si>
     <t>Estatui normas para regulamentar o serviço de transporte remunerado privado individual de passageiros no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2321</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/projeto_de_lei_023_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/projeto_de_lei_023_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei nº 589, de 24 de abril de 2018, que “Institui a honraria ‘Policial Destaque do Ano’ e dá outras providências.”</t>
   </si>
   <si>
     <t>2322</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2322/projeto_de_lei_024_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2322/projeto_de_lei_024_2018.pdf</t>
   </si>
   <si>
     <t>Fixa o valor para pagamento de obrigações vinculadas a Requisição de Pequeno Valor – RPV decorrente de decisão judicial e dá outras providências.</t>
   </si>
   <si>
     <t>2323</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2323/projeto_de_lei_025_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2323/projeto_de_lei_025_2018.pdf</t>
   </si>
   <si>
     <t>Regulamenta a distribuição de honorários advocatícios no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2324</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_de_lei_026_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_de_lei_026_2018.pdf</t>
   </si>
   <si>
     <t>Altera a lei 443, de 8 de outubro de 2014, que “Estatui normas para regulamento e denominação de próprios públicos municipais e dá outras providências.”</t>
   </si>
   <si>
     <t>2325</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2325/projeto_de_lei_027_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2325/projeto_de_lei_027_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a inclusão de frases de incentivo à leitura nas faturas de cobrança das tarifas de fornecimento de água.</t>
   </si>
   <si>
     <t>2326</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2326/projeto_de_lei_028_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2326/projeto_de_lei_028_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a isenção no pagamento de taxas de inscrição em concursos públicos e processos seletivos, no âmbito do município de Cabeceira Grande, para cidadãos que prestem serviços à justiça eleitoral no período de eleição e dá outras providências.</t>
   </si>
   <si>
     <t>2327</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2327/projeto_de_lei_029_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2327/projeto_de_lei_029_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a proibição do corte dos serviços de fornecimento de água no Município e dá outra providência.</t>
   </si>
   <si>
     <t>2328</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2328/projeto_de_lei_030.2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2328/projeto_de_lei_030.2018.pdf</t>
   </si>
   <si>
     <t>Anula, com efeitos ex tunc, a Lei n.º 157, de 8 de maio de 2003, que “revoga a Lei n.º 99, de 6 de outubro de 2000, que ‘considera patrimônio histórico e cultural, para fins de tombamento, a antiga Casa do Gerador de Luz à Diesel e dá outras providências’”.</t>
   </si>
   <si>
     <t>2329</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2329/projeto_de_lei_031_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2329/projeto_de_lei_031_2018.pdf</t>
   </si>
   <si>
     <t>Cria cargos que especifica; altera a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>2330</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2330/projeto_de_lei_032_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2330/projeto_de_lei_032_2018.pdf</t>
   </si>
   <si>
     <t>Institui o programa denominado “Queimada Urbana é Crime: Quem Limpa com Fogo Joga Sujo”; proíbe a queima urbana de materiais orgânicos, inorgânicos e congêneres no âmbito do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2331</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>Reinstitui o Conselho Municipal de Assistência Social - CMAS e dá outras providências.</t>
   </si>
   <si>
     <t>2332</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2332/projeto_de_lei_034_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2332/projeto_de_lei_034_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a aplicação, no âmbito do Município de Cabeceira Grande, da Lei Federal n.º 13.465, de 12 de julho de 2017, e de seu regulamento; disciplina os procedimentos de venda direta a ocupantes de áreas públicas objeto da Regularização Fundiária Urbana de Interesse Específico – Reurb-E e dá outras providências.</t>
   </si>
   <si>
     <t>2333</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2333/projeto_de_lei_035_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2333/projeto_de_lei_035_2018.pdf</t>
   </si>
   <si>
     <t>Estima a receita e fixa a despesa do Município de Cabeceira Grande para o exercício financeiro de 2019; estabelece a forma de financiamento das políticas públicas a serem executadas pelo Município em 2019 e dá outras providências.</t>
   </si>
   <si>
     <t>2334</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_036_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_036_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 328, de 24 de junho de 2010, que “dispõe sobre o controle de Zoonoses e de Vetores no âmbito do Município de Cabeceira Grande e dá outras providências”.</t>
   </si>
   <si>
     <t>2306</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>Altera a Lei n.º 565, de 25 de outubro de 2017, que “dispõe sobre o parcelamento e reparcelamento de débitos previdenciários que especifica; convalida os atos administrativos que menciona; autoriza o Chefe do Poder Executivo a amortizar os débitos previdenciários que especifica; altera a Lei n.º 498, de 21 de junho de 2016, que ‘reestrutura o Regime Próprio de Previdência Social do Município de Cabeceira Grande – RPPS e dá outras providências.’”</t>
   </si>
   <si>
     <t>2335</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_038_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_038_2018.pdf</t>
   </si>
   <si>
     <t>Transforma cargo que especifica; altera a Lei n.º 500, de 21 de junho de 2016, que “institui o Plano de Cargos, Carreiras e Vencimentos dos servidores públicos efetivos da Prefeitura de Cabeceira Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>2336</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_039_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_039_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a divulgação dos dados dos Conselhos Municipais na página oficial da Prefeitura e Câmara Municipal na internet, e da outras providências.</t>
   </si>
   <si>
     <t>2337</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2337/projeto_de_lei__040_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2337/projeto_de_lei__040_2018.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a publicação, na internet, da lista de espera dos pacientes que aguardam por consultas (discriminadas por especialidade), exames e intervenções cirúrgicas e outros procedimentos nos estabelecimentos da rede pública de saúde do município, e da outras providências.</t>
   </si>
   <si>
     <t>2311</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
     <t>Revisa a remuneração dos servidores públicos da administração direta e indireta do Poder Executivo e dá outras providências</t>
   </si>
   <si>
     <t>2338</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2338/projeto_de_lei__042_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2338/projeto_de_lei__042_2018.pdf</t>
   </si>
   <si>
     <t>Revisa os subsídios do Prefeito, do Vice-Prefeito, dos Secretários e dos vereadores do Município de Cabeceira Grande, Estado de Minas Gerais e dá outras providências</t>
   </si>
   <si>
     <t>2339</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2339/projeto_de_lei__043_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2339/projeto_de_lei__043_2018.pdf</t>
   </si>
   <si>
     <t>Revisa o vencimento básico dos servidores da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>2340</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2340/projeto_de_lei_044_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2340/projeto_de_lei_044_2018.pdf</t>
   </si>
   <si>
     <t>Altera a Lei n.º 385, de 24 de janeiro de 2013, que "dispõe sobre a estrutura administrativa, organizacional e institucional da Prefeitura de Cabeceira Grande e dá outras providências.”</t>
   </si>
   <si>
     <t>2341</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_045.2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_045.2018.pdf</t>
   </si>
   <si>
     <t>Oficializa a criação dos Centros Municipais de Fisioterapia do Município de Cabeceira Grande e dá outras providências.</t>
   </si>
   <si>
     <t>2296</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A RESOLUÇÃO N º 35 DE 19 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>2308</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2308/projeto_de_resolucao_03_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2308/projeto_de_resolucao_03_2018.pdf</t>
   </si>
   <si>
     <t>Cria classe de cargos na parte permanente do quadro de pessoal da Câmara Municipal de Cabeceira Grande e altera os Anexos I, III, IV, V e IX da Resolução n. 54, de 19 de junho de 2012, que “dispõe sobre a estruturação do Plano de Cargos e Carreiras da Câmara Municipal de Cabeceira Grande, estabelece normas gerais de enquadramento, institui nova tabela de vencimentos e dá outras providências”.</t>
   </si>
   <si>
     <t>2297</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE JOSE MALAQUIAS DE BARROS.</t>
   </si>
   <si>
     <t>2298</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE AGNALDO CAIXETA DE SOUZA</t>
   </si>
   <si>
     <t>2299</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">VOTO DE PESAR PELO FALECIMENTO DE EPAMINONDAS GONSALVES DE ANDRADE </t>
   </si>
   <si>
     <t>2300</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DE YURI SOUSA ASSIS.</t>
   </si>
   <si>
     <t>2468</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2468/requerimento_005_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2468/requerimento_005_2018.pdf</t>
   </si>
   <si>
     <t>o vereador que esta subscreve, nos termos do artigo205, inciso VIII do regimento interno, requer a retirada e o consequente arquivamento da indicações nºs 002 e003/2018, apresentadas no dia 15 de 2018.</t>
   </si>
   <si>
     <t>2301</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf</t>
   </si>
   <si>
     <t>COPIA DE PRESTAÇÃO DE CONTAS AO EXERCICIO DE 2017.</t>
   </si>
   <si>
     <t>2302</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO INFORMAÇÕES SOBRE OS VALORES GASTOS PELO PODER EXECUTIVO COM COMBUSTIVEL</t>
   </si>
   <si>
     <t>2303</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf</t>
   </si>
   <si>
     <t>VOTO FE PESAR PELO FALECIMENTO CARLOS MARCIO FELIPE SANTIAGO.</t>
   </si>
   <si>
     <t>2469</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2469/requerimento_009_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2469/requerimento_009_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve vem à respeitável presença de Vossa Excelência requerer, com fundamento no artigo 206, inciso XI, do Regimento Interno, ouvido o Plenário, por intermédio da Mesa Diretora, seja solicitado ao Prefeito informações sobre as despesas executadas pela Secretaria Municipal de Juventude, Esporte e Cultura no exercício financeiro de 2017 (inclusive aquelas eventualmente inscritas em restos a pagar processados).</t>
   </si>
   <si>
     <t>2304</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PREFEITO INFORMAÇÕES SOBRE A RECEITA AUFERIDA PELO MUNICIPIO EM 2017.</t>
   </si>
   <si>
     <t>2470</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2470/requerimento_011_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2470/requerimento_011_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que este subscrevem, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da Senhora JUVENÁRIA MARIA DE JESUS pelo seu falecimento, ocorrido lamentavelmente no último dia 20 de Março de 2018.</t>
   </si>
   <si>
     <t>2471</t>
   </si>
   <si>
     <t>VEREADORA VALMÍRIA VIANA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2471/requerimento_012_2016.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2471/requerimento_012_2016.pdf</t>
   </si>
   <si>
     <t>requerem a inserção em ata de VOTO DE PESAR  aos familiares do senhor DÍDER DA COSTA VALE, pelo seu falecimento,...</t>
   </si>
   <si>
     <t>2472</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2472/requerimento_013_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2472/requerimento_013_2018.pdf</t>
   </si>
   <si>
     <t>requerem a inserção em ata de VOTO DE PESAR  aos familiares do senhor WÍLIAN BENEDITO DE OLIVEIRA, pelo seu falecimento, ...</t>
   </si>
   <si>
     <t>2473</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2473/requerimento_014_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2473/requerimento_014_2018.pdf</t>
   </si>
   <si>
     <t>requem a inserção em ata de VOTO DE PESAR aos familiares do senhor CRISIOMAR DE LIMA ROSA, pelo seu falecimento, ...</t>
   </si>
   <si>
     <t>2474</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_015_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_015_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer ao Prefeito Municipal, relatório sobre as distribuições de cestas básicas no Município. Tais como;_x000D_
 I)	Forma de aquisição das cestas básicas_x000D_
 II)	Quantidades de cestas básicas que são adquiridas por mês_x000D_
 III)	Relação de quantas cestas básicas já foram adquiridas e distribuídas no município desde 01 de janeiro de 2017 até a presente data._x000D_
 IV)	Relação de cestas básicas distribuídas na sede de Cabeceira Grande e no Distrito de Palmital de Minas desde 01 de janeiro de 2017.</t>
   </si>
   <si>
     <t>2475</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_016_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_016_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, nos termos do artigo 205, XXXVI do Regimento Interno da Câmara Municipal, requer ao Prefeito Municipal, relatório de todos os servidores comissionados, contratados e gratificados desde 01 de janeiro de 2017 até a presente data, com as seguintes colocações:_x000D_
 _x000D_
 I - Comissionados, nome completo e qual cargo está comissionado e qual setor é a lotação;_x000D_
 II- Contratado, nome completo e qual cargo, e qual o processo seletivo, na ausência deste, qual justificativa;_x000D_
 III - Gratificado, nome completo e qual cargo, e quais as atribuições esse servidor exerceu ou exerce além das suas atribuições do cargo efetivo.</t>
   </si>
   <si>
     <t>2476</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2476/requerimento_017_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2476/requerimento_017_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares do Senhor PEDRO JOSÉ RIBEIRO (Pedrinho de Dulce),  pelo seu falecimento, ocorrido lamentavelmente no último dia 01 de Maio de 2018</t>
   </si>
   <si>
     <t>2477</t>
   </si>
   <si>
     <t>VEREADOR DEMI LIMA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2477/requerimento_018_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2477/requerimento_018_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a respeitável presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, seja requerido ao Prefeito, por intermédio da Mesa Diretora, informações sobre os procedimentos adotados para o controle da entrega de fichas para consultas médicas nos Postos de Saúde do Município.</t>
   </si>
   <si>
     <t>2478</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2478/requerimento_019_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2478/requerimento_019_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve vem a respeitável presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, seja requerido ao Prefeito, por intermédio da Mesa Diretora, que envie o Demonstrativo da Dívida Fundada do Município de Cabeceira Grande, constando as seguintes informações:_x000D_
  		a) valor originário da dívida;_x000D_
  		b) o órgão;_x000D_
  		c) valor mensal de cada parcela;_x000D_
  		d) prazo total do parcelamento;  _x000D_
  		e) parcelas pagas; e_x000D_
  		f) saldo devedor atual.</t>
   </si>
   <si>
     <t>2479</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2479/requerimento_018_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2479/requerimento_018_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com fundamento no artigo 206, XI da Resolução nº 35, de 19 de maio de 2005, vem à respeitável presença de Vossa Excelência requerer, após ouvido o Plenário, sejam solicitadas ao Prefeito as seguintes informações: 1) relatório contendo os dados dos servidores efetivos e/ou contratados que tenham outro vínculo com órgãos ou entidades da Administração Pública de outros entes da federação, inclusive por meio de empresas e/ou outras pessoas jurídicas de que sejam sócios e/ou proprietários; e 2) relação dos servidores que tenham acumulado dois ou mais períodos aquisitivos de férias regulamentares e que tenham recebido valores a título de indenização por esse motivo.</t>
   </si>
   <si>
     <t>2480</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_021_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_021_2018.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, com fundamento no artigo 206, XI da Resolução nº 35, de 19 de maio de 2005, vem à respeitável presença de Vossa Excelência requerer, após ouvido o Plenário, sejam requeridas ao Prefeito as seguintes informações: 1) relatório contendo os dados referentes ao valor que a Fazenda Pública Municipal arrecadou de Imposto  Predial e Territorial Urbano (IPTU) e da Taxa de Coleta de Lixo (TCL) no ano de 2017 no Condomínio denominado Sítios do Lago, localizado no distrito de Palmital de Minas.</t>
   </si>
   <si>
     <t>2481</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2481/requerimento_022_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2481/requerimento_022_2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requerem a inserção em ata de VOTO DE PESAR aos familiares do Senhor JOÃO NUNES HILARINO (João Coberta), pelo seu falecimento, ocorrido lamentavelmente no último dia 26 de Agosto de 2018.</t>
   </si>
   <si>
     <t>2482</t>
   </si>
   <si>
     <t>VEREADOR ELIEZER CRUZ</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2482/requerimento_023_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2482/requerimento_023_2018.pdf</t>
   </si>
   <si>
     <t>Os vereadores que abaixo subscrevem vem a respeitável presença de Vossa Excelência, com fundamento no artigo 206, inciso XI, do Regimento Interno, requerer copia integral das prestações de contas da Câmara Municipal de Cabeceira Grande referentes aos exercícios de 2016 e 2017.</t>
   </si>
   <si>
     <t>2483</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2483/requerimento_024_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2483/requerimento_024_2018.pdf</t>
   </si>
   <si>
     <t>requer diligencia para fim de requisitar do poder executivo o encaminhamento de informações sobre os valores pagos pelo município a titulo de requisição de pequeno valor...</t>
   </si>
   <si>
     <t>2484</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_025_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_025_2018.pdf</t>
   </si>
   <si>
     <t>O vereador que este subscreve, com fundamento no artigo 86, inciso XIX do Regimento Interno, vem à r. presença de Vossa Excelência requer diligência para ins-trução do Projeto de Lei nº 31/2018 para o fim de requerer ao Prefeito a relação de servidores contratados para os cargos de Auxiliar em Administração Pública (Motorista e   Operador de Máquinas Pesadas), Auxiliar em Educação Básica (Auxiliar em Administração e Auxiliar em Serviços Gerais Escolares) e Assistente em Educação Básica (Monitor de Educação Infantil), enviando cópias dos respectivos contratos temporários e qual será o índice de despesa com pessoal com a criação dos cargos propostos</t>
   </si>
   <si>
     <t>2485</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2485/requerimento_026_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2485/requerimento_026_2018.pdf</t>
   </si>
   <si>
     <t>o vereador que esta subscreve vem á r. presença de Vossa excelência encaminhar o decreto nº 2.370, de  20 de agosto de 2018, que regulamenta a emissão de carnes de cobrança do imposto sobre a propriedade predial e territorial urbana- IPTU e de taxa de coleta de lixo - TCL no exercício de 2018 e da outras providencias...</t>
   </si>
   <si>
     <t>2486</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento_027_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento_027_2018.pdf</t>
   </si>
   <si>
     <t>Requeremos a V. Exa., com base no artigo 88 da Lei Orgânica, e na forma dos artigos 206, inciso XI do Regimento Interno que, ouvida a Mesa, seja solicitada ao Sr. Prefeito do Município informações sobre a obra executada na Rua Deputado Ciro Aguiar, acompanhada de licença ambiental, projeto básico e executivo e ainda de laudo técnico do engenheiro civil e do engenheiro ambiental a respeito de possíveis danos irreparáveis ao meio ambiente, uma vez que a área onde haverá o lançamento das águas fluviais é composta por diversas nascentes que ajudam no abastecimento de água da sede deste município,bem como relatórios referentes à sua execução e fiscalização.</t>
   </si>
   <si>
     <t>2487</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/requerimento_028_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/requerimento_028_2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares do Senhor JOSÉ ALVES (Zezinho Bulinete), pelo seu falecimento, ocorrido lamentavelmente no último dia 23 de Outubro de 2018.</t>
   </si>
   <si>
     <t>2488</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/requerimento_029_2018.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/requerimento_029_2018.pdf</t>
   </si>
   <si>
     <t>Os Vereadores que este subscrevem, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da Senhora JOANA DA MOTA FERNANDES (mãe do nosso presidente), pelo seu falecimento, ocorrido lamentavelmente no último dia 05 de novembro de 2018</t>
   </si>
   <si>
     <t>2489</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/req_3o__2o1800.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/req_3o__2o1800.pdf</t>
   </si>
   <si>
     <t>O Vereador que este subscreve, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da Senhora MIRANEIDES COSTA RODRIGUES, pelo seu falecimento, ocorrido lamentavelmente no último dia 12 de Novembro de 2018.</t>
   </si>
   <si>
     <t>2490</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/req__31__2o1800.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/req__31__2o1800.pdf</t>
   </si>
   <si>
     <t>A Vereadora que este subscreve, nos termos do artigo 205, XXXVI, do Regimento Interno da Câmara Municipal, requer a inserção em ata de VOTO DE PESAR aos familiares da Senhora ELEUZA NUNES DE SOUZA, pelo seu falecimento, ocorrido lamentavelmente no último dia 06 de Novembro de 2018.</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1649,67 +1649,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/indicacao_no09_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/indicacao_no_20.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2510/indicacao_031_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2514/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2309/projeto_de_lei_ccomplementar_003_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2312/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2313/projeto_de_lei_015_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2314/projeto_de_lei_016_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2315/projeto_de_lei_017_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2316/projeto_de_lei_018_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2317/projeto_de_lei_019_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2318/projeto_de_lei_020_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2319/projeto_de_lei_021_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2320/projeto_de_lei_022_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/projeto_de_lei_023_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2322/projeto_de_lei_024_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2323/projeto_de_lei_025_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_de_lei_026_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2325/projeto_de_lei_027_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2326/projeto_de_lei_028_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2327/projeto_de_lei_029_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2328/projeto_de_lei_030.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2329/projeto_de_lei_031_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2330/projeto_de_lei_032_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2332/projeto_de_lei_034_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2333/projeto_de_lei_035_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_036_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_038_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_039_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2337/projeto_de_lei__040_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2338/projeto_de_lei__042_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2339/projeto_de_lei__043_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2340/projeto_de_lei_044_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_045.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2308/projeto_de_resolucao_03_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2468/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2469/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2470/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2471/requerimento_012_2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2472/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2473/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2476/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2477/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2478/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2479/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2481/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2482/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2483/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2485/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/req_3o__2o1800.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/req__31__2o1800.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2272/2272_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2273/2273_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2274/2274_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2275/2275_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2276/2276_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2277/2277_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2278/2278_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2279/2279_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2578/indicacao_no09_2018.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2280/2280_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2281/2281_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2491/indicacao_012_2018.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2492/indicacao_013_2018.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2493/indicacao_014_2018.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2494/indicacao_015_2018.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2495/indicacao_016_2018.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2496/indicacao_017_2018.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2497/indicacao_018_2018.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2498/indicacao_019_2018.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2499/indicacao_no_20.2018.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2500/indicacao_021_2018.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2501/indicacao_022_2018.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2502/indicacao_023_2018.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2503/indicacao_024_2018.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2504/indicacao_025_2018.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2505/indicacao_026_2018.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2506/indicacao_027_2018.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2507/indicacao_028_2018.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2508/indicacao_029_2018.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2509/indicacao_030_2018.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2510/indicacao_031_2018.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2511/indicacao_032_2018.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2512/indicacao_033_2018.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2513/indicacao_034_2018.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2514/indicacao_035_2018.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2294/2294_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2295/2295_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2309/projeto_de_lei_ccomplementar_003_2018.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2310/projeto_de_lei_complementar_004_2018.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2252/2252_texto_integral.doc" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2282/2282_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2283/2283_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2284/2284_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2312/projeto_de_lei_005_2018.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2285/2285_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2286/2286_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2305/2305_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2287/2287_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2288/2288_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2289/2289_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2290/2290_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2291/2291_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2292/2292_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2313/projeto_de_lei_015_2018.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2314/projeto_de_lei_016_2018.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2315/projeto_de_lei_017_2018.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2316/projeto_de_lei_018_2018.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2317/projeto_de_lei_019_2018.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2318/projeto_de_lei_020_2018.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2319/projeto_de_lei_021_2018.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2320/projeto_de_lei_022_2018.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2321/projeto_de_lei_023_2018.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2322/projeto_de_lei_024_2018.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2323/projeto_de_lei_025_2018.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2324/projeto_de_lei_026_2018.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2325/projeto_de_lei_027_2018.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2326/projeto_de_lei_028_2018.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2327/projeto_de_lei_029_2018.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2328/projeto_de_lei_030.2018.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2329/projeto_de_lei_031_2018.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2330/projeto_de_lei_032_2018.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2332/projeto_de_lei_034_2018.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2333/projeto_de_lei_035_2018.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2334/projeto_de_lei_036_2018.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2335/projeto_de_lei_038_2018.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2336/projeto_de_lei_039_2018.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2337/projeto_de_lei__040_2018.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2338/projeto_de_lei__042_2018.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2339/projeto_de_lei__043_2018.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2340/projeto_de_lei_044_2018.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2341/projeto_de_lei_045.2018.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2296/2296_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2308/projeto_de_resolucao_03_2018.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2297/2297_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2298/2298_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2299/2299_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2300/2300_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2468/requerimento_005_2018.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2301/2301_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2302/2302_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2303/2303_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2469/requerimento_009_2018.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2018/2304/2304_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2470/requerimento_011_2018.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2471/requerimento_012_2016.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2472/requerimento_013_2018.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2473/requerimento_014_2018.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2474/requerimento_015_2018.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2475/requerimento_016_2018.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2476/requerimento_017_2018.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2477/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2478/requerimento_019_2018.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2479/requerimento_018_2018.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2480/requerimento_021_2018.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2481/requerimento_022_2018.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2482/requerimento_023_2018.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2483/requerimento_024_2018.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2484/requerimento_025_2018.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2485/requerimento_026_2018.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2486/requerimento_027_2018.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2487/requerimento_028_2018.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2488/requerimento_029_2018.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2489/req_3o__2o1800.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/2018/2490/req__31__2o1800.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H118"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="31.7109375" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="120.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="119.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>