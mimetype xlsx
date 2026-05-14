--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -51,980 +51,980 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>331</t>
   </si>
   <si>
     <t>2008</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR DUAS CADEIRAS DE RODAS E DUAS MACAS PARA USO NAS UNIDADES DE SAÚDE DE CABECEIRA GRANDE E DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>332</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS PARA A ELABORAÇÃO DE PROPOSIÇÃO DE LEI INSTITUINDO PLANOS DE CARREIRA E DE CARGOS PÚBLICOS.</t>
   </si>
   <si>
     <t>333</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REFORMAR OS TELHADOS DAS CASAS DOS POLICIAIS MILITARES SITUADAS NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>334</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR ROTATÓRIA E COLOCAR PLACAS INDICATIVAS NO TREVO SITUADO NO DISTRITO DE PALMITAL E QUE DÁ ACESSO À CIDADE DE CABECEIRA GRANDE E À CIDADE DE BRASÍLIA/DF.</t>
   </si>
   <si>
     <t>335</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE RECUPERAR AS ESTRADAS DO ASSENTAMENTO P. A. UNIDOS VENCEREMOS. </t>
   </si>
   <si>
     <t>336</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR MEIO-FIO NA RUA ALPINO DE MATOS, NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>337</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE REFORMAR E ENCABEÇAR OS MATA-BURROS EXISTENTES NA ESTRADA MUNICIPAL PALMITAL/BARREIRO VERMELHO</t>
   </si>
   <si>
     <t>338</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE EXECUTAR OBRAS OBJETIVANDO MELHORAR A DISTRIBUIÇÃO DE ÁGUA NA VILA DE PALMITAL DE MINAS</t>
   </si>
   <si>
     <t>339</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM CAMPO DE FUTEBOL NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>340</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL QUE ADOTE AS PROVIDÊNCIAS CABÍVEIS PARA LIBERAR O ACESSO DA RUA CÍCERO LOPES ATÉ A AVENIDA MANOEL ALVES DA MATA,</t>
   </si>
   <si>
     <t>341</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE ASSEGURAR O PAGAMENTO. </t>
   </si>
   <si>
     <t>342</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE_x000D_
 FAZER MATA-BURRO NA ESTRADA DIVISA DA FAZENDA DO SR. CIPRIANO E DO SR. JOÃO DE SOUSA NA REGIÃO DO BONSUCESSO E PAU TERRA.</t>
   </si>
   <si>
     <t>343</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, INFORMAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>344</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL INFORMAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>345</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf</t>
   </si>
   <si>
     <t>346</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf</t>
   </si>
   <si>
     <t>347</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APOS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE MANDAR PODAR A CERCA VIVA E A GRAMA DAS PRAÇAS DE CABECEIRA GRANDE E PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>348</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE_x000D_
 CONSTRUIR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA CENTRAL EM FRENTE AS ESCOLAS E NA RUA_x000D_
 CARDOSO SAÍDA PARA BOLÍVIA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>349</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE_x000D_
 CONSTRUIR REDUTOR DE VELOCIDADE (QUEBRA-MOLAS) NA AVENIDA CENTRAL EM FRENTE AS ESCOLAS E NA RUA_x000D_
 CARDOSO SAÍDA PARA BOLÍVIA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>350</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/350/350_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/350/350_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE_x000D_
 COLOCAR ILUMINAÇÃO PÚBLICA NA RUA FORMOSA SAÍDA PARA BRASÍLIA ATÉ O FINAL DO ASFALTO NA SEDE DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>351</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/351/351_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/351/351_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A_x000D_
 CEMIG, NO SENTIDO DE REVISAR AS LÂMPADAS DA ILUMINAÇÃO PÚBLICA DA SEDE DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>352</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/352/352_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/352/352_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL, AOS EXCELENTÍSSIMOS GOVERNADORES DOS ESTADOS DE MINAS GERAIS E DO DISTRITO FEDERAL E AOS EXCELENTÍSSIMOS SECRETÁRIOS DE ESTADO DE TRANSPORTES E OBRAS PÚBLICAS DE MINAS GERAIS E DO DISTRITO FEDERAL PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>353</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/353/353_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/353/353_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APOS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE REFORMAR, PINTAR E REFAZER A PARTE ELÉTRICA DO GINÁSIO DE ESPORTE NA SEDE DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>354</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/354/354_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/354/354_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL PROVIDÊNCIAS NO SENTIDO DE FAZER BACIAS NA PROPRIEDADE DO SENHOR GERÔNIMO, NA REGIÃO DO RIACHO DO PÉ, E LOMBADAS NA ESTRADA QUE DESCE NO SENTIDO DA PROPRIEDADE DO SENHOR BETO VERONEZ.</t>
   </si>
   <si>
     <t>355</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/355/355_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/355/355_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXCELENTÍSSIMO PREFEITO MUNICIPAL A PRESTAÇÃO DE AUXÍLIO FINANCEIRO AO SINDICATO DOS TRABALHADORES RURAIS DE CABECEIRA GRANDE</t>
   </si>
   <si>
     <t>356</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/356/356_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/356/356_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO DE REFORMAR A ÁREA ONDE FUNCIONA A CRECHE MÃE BELA NA SEDE DO MUNICÍPIO DE CABECEIRA GRANDE</t>
   </si>
   <si>
     <t>357</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/357/357_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/357/357_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO_x000D_
 DE FAZER ARQUIBANCADAS NO CAMPO DE FUTEBOL &amp;#8211; ADIR ALVES DA MATA &amp;#8211; SIBILO, NA SEDE DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>358</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/358/358_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/358/358_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER DOS EXCELENTÍSSIMOS GOVERNADORES DE MINAS GERAIS E DO DISTRITO FEDERAL E AOS EXCELENTÍSSIMOS SECRETÁRIOS DE OBRAS INFORMAÇÃO QUE MENCIONA.</t>
   </si>
   <si>
     <t>359</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/359/359_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/359/359_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE FAZER A REFORMA DO PISO DO POSTO DE SAÚDE DA_x000D_
 VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>360</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE ADQUIRIR BOMBA PARA LAVAR AS AMBULÂNCIAS DO_x000D_
 POSTO DE SAÚDE DA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>361</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO_x000D_
 DE COLOCAR PLACAS DE SINALIZAÇÃO NA ENTRADA DE PALMITAL DE MINAS, SENTIDO ARREPENDIDO.</t>
   </si>
   <si>
     <t>362</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO_x000D_
 EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A_x000D_
 CEMIG NO SENTIDO DE SUBSTITUIR AS LÂMPADAS QUEIMADAS QUE FAZEM A ILUMINAÇÃO PÚBLICA DA_x000D_
 RUA SALVIANO MOTA FERNANDES, ANTIGA RUA TANCREDO NEVES NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>363</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO_x000D_
 DE FAZER O PLANTIO DE ÁRVORES EM FRENTE AO POSTO DE SAÚDE E EM FRENTE AOS ÓRGÃOS PÚBLICOS DA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>364</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A_x000D_
 SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE ADQUIRIR GELADEIRA PARA CONSERVAR AS VACINAS DO_x000D_
 POSTO DE SAÚDE DA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>365</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS NO SENTIDO_x000D_
 DE CONSTRUIR PARQUE INFANTIL NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>366</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAM AO PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, PROVIDÊNCIAS VISANDO PRESTAR AUXÍLIO FINANCEIRO AO SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CABECEIRA GRANDE &amp;#8211; SINDECAB.</t>
   </si>
   <si>
     <t>367</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS VISANDO_x000D_
 ENCAMINHAR À CÂMARA MUNICIPAL PROJETO DE LEI DE DOAÇÃO DE UM IMÓVEL EM FAVOR DO_x000D_
 SINDICATO DOS SERVIDORES PÚBLICOS MUNICIPAIS DE CABECEIRA GRANDE &amp;#8211; SINDECAB.</t>
   </si>
   <si>
     <t>368</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS VISANDO A AQUISIÇÃO DE UM VEÍCULO VAN PARA TRANSPORTE DE PACIENTES PARA CONSULTAS E EXAMES EM BRASÍLIA-DF E UNAÍ.</t>
   </si>
   <si>
     <t>369</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS VISANDO CONCLUIR AS OBRAS REFERENTES ÀS UNIDADES HABITACIONAIS LOCALIZADAS NA SEDE DO MUNICÍPIO E NA VILA DE PALMITAL DE MINAS, OBJETO DE FINANCIAMENTO DA CAIXA ECONÔMICA FEDERAL</t>
   </si>
   <si>
     <t>370</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ASFALTAR A RUA CRISTALINA E FAZER REDE DE ÁGUAS FLUVIAIS EM PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>371</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONCERTAR AS LATERAIS DO ASFALTO DA RUA FORMOSA NA ALTURA DA BARRAGEM NA SEDE DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>372</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR CASCALHO NOS PONTOS CRÍTICOS DAS FAZENDAS DOS FORNECEDORES DE LEITE NA REGIÃO DA PEDRA PRETA.</t>
   </si>
   <si>
     <t>373</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE REFORMAR A PONTE NA REGIÃO DA PEDRA PRETA PRÓXIMA A RESIDÊNCIA DO SENHOR FIINHO LÍBANO.</t>
   </si>
   <si>
     <t>374</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/374/374_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/374/374_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MURAR O TERRENO DA ADMINISTRAÇÃO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>375</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/375/375_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/375/375_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR PLACA NA AVENIDA MANOEL ALVES DA MATA, INDICANDO SAÍDA PARA UNAÍ, NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>376</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/376/376_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/376/376_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO_x000D_
 SENHOR PREFEITO MUNICIPAL, APOS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE_x000D_
 AGRICULTURA NO SENTIDO DE ADQUIRIR UM TRATOR COM EQUIPAMENTOS PARA ATENDER AS COMUNIDADES DE_x000D_
 PAU TERRA E BONSUCESSO.</t>
   </si>
   <si>
     <t>377</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/377/377_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/377/377_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL, APOS OUVIDO O PLENÁRIO, PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE ADQUIRIR UMA AMBULÂNCIA PARA ATENDER AS COMUNIDADES DE PAU TERRA E BONSUCESSO.</t>
   </si>
   <si>
     <t>378</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/378/378_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/378/378_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE_x000D_
 REGULARIZAR A SITUAÇÃO JURÍDICA DOS MUTUÁRIOS DAS UNIDADES HABITACIONAIS CONSTRUÍDAS PELA CAIXA_x000D_
 ECONÔMICA FEDERAL NA SEDE DO MUNICÍPIO, ESPECIALMENTE PARA OUTORGAR-LHES O TÍTULO DE DOMÍNIO_x000D_
 OU, SENDO O CASO, DE TÍTULO QUE LHES ASSEGURE A POSSE OU A PROPRIEDADE</t>
   </si>
   <si>
     <t>379</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/379/379_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/379/379_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS QUE JULGAR PERTINENTES VISANDO ASSEGURAR AOS AGENTES_x000D_
 COMUNITÁRIOS DE SAÚDE A REMUNERAÇÃO CORRESPONDENTE AO INCENTIVO FINANCEIRO FIXADO DA_x000D_
 PORTARIA DO MINISTÉRIO DA SAÚDE Nº1;234, DE 19 DE JUNHO DE 2008.</t>
   </si>
   <si>
     <t>380</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/380/380_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/380/380_texto_integral.pdf</t>
   </si>
   <si>
     <t>FORMULAR APELO AO EXCELENTÍSSIMO SENHOR PREFEITO MUNICIPAL DE CABECEIRA GRANDE NO_x000D_
 SENTIDO DE PRATICAR OS ATOS NECESSÁRIOS À EFETIVAÇÃO DOS SERVIDORES QUE SE ENCONTRAM NO_x000D_
 EXERCÍCIO DO CARGO DE AGENTE COMUNITÁRIO DE SAÚDE E QUE FORAM CLASSIFICADOS EM PROCESSO_x000D_
 SELETIVO PÚBLICO REALIZADO PELO PODER EXECUTIVO MUNICIPAL.</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf</t>
   </si>
   <si>
     <t>ABRE CRÉDITO ADICIONAL ESPECIAL PARA CONCESSÃO DE BOLSAS.</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVOS À LEI COMPLEMENTAR Nº 4, DE 28 DE OUTUBRO DE 1988.</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE AO SENHOR JOSÉ EUSTÁQUIO BOAVENTURA DA SILVA O TÍTULO DE CIDADÃO HONORÁRIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE TÍTULO DE CIDADANIA HONORÁRIA AO_x000D_
 SENHOR LUIZ GAIA ALVES.</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCORPORA &amp;#8220;GRATIFICAÇÃO FUNDEB&amp;#8221;, ALTERA E CONSOLIDA ANEXOS DO QUADRO DE PESSOAL DO PODER EXECUTIVO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA CELEBRAÇÃO DE ACORDO EXTRAJUDICIAL PARA PAGAMENTO DE INDENIZAÇÕES TRABALHISTAS E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE VENCIMENTOS DAS TABELAS DO QUADRO DE PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO DE CABECEIRA GRANDE (MG) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A DOAÇÃO DE IMÓVEIS DE PROPRIEDADE DO MUNICÍPIO À COMPANHIA DE HABITAÇÃO DO ESTADO DE MINAS GERAIS &amp;#8211; COHABMG, NA FORMA E CONDIÇÕES QUE ESPECIFICA.</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ART. 2º DA LEI 264, DE 19 DE DEZEMBRO DE 2007.</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>CRIA, EXTINGUE, TRANSFORMA CARGOS E CONSOLIDA O QUADRO DE PESSOAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf</t>
   </si>
   <si>
     <t>HOMOLOGA CONVÊNIO CELEBRADO COM A COMPANHIA DE HABITAÇÃO DO ESTADO DE MINASGERAIS &amp;#8211; COHAB-MG, CONCEDE ISENÇÃO TRIBUTÁRIA Á MESMA COMPANHIA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PÚBLICA A ASSOCIAÇÃO UNIDOS VENCEREMOS DE PALMITAL DE MINAS - ASUVEN.</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CELEBRAÇÃO DE ACORDO EXTRAJUDICIAL COM TERCEIRO QUE MENCIONA, A TÍTULO DE INDENIZAÇÃO DE USO DE TERRENO PARTICULAR E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">AUTORIZA AQUISIÇÃO DE IMÓVEL QUE MENCIONA </t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2009, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CABECEIRA GRANDE PARA O QUADRIÊNIO 2009-2012 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA  MUNICIPAL DE CABECEIRA GRANDE PARA A 4ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRIBUIR MENSALMENTE COM A ENTIDADE NACIONAL DE REPRESENTAÇÃO DOS MUNICÍPIOS DO ESTADO DE MINAS GERAIS.</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÃO FINANCEIRA PARA PATROCÍNIO DE REALIZAÇÃO DOS EVENTOS QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE CONTRIBUIÇÃO FINANCEIRA A ENTIDADE QUE ESPECIFÍCA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A TÍTULO DE CONTRIBUIÇÃO E AUXILIO AO SINDICATO RURAL DE CABECEIRA GRANDE-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA DISPOSITIVOS DA LEI MUNICIPAL Nº. 063, DE 14 DE JULHO DE 1999, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">CRIA CARGOS E CONSOLIDA O QUADRO DE PESSOAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INCLUSÃO, NA PARTE DIVERSIFICADA DO CURRÍCULO DO ENSINO FUNDAMENTAL, DE CONTEÚDO RELATIVO À REALIDADE SOCIAL E POLÍTICA BRASILEIRA.</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A DESAFETAÇÃO DE ÁREA PÚBLICA QUE ESPECIFICA, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA COMPOSIÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO &amp;#8212;CONSELHO DO FUNDEB E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A DEDUZIR DO DUODÉCIMO DA CÂMARA MUNICIPAL O VALOR CORRESPONDENTE ÀS OBRIGAÇÕES PREVIDENCIÁRIAS RETIDAS NO FPM E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A CABECEIRA GRANDE PARA O EXERCÍCIO DE 2009.</t>
   </si>
   <si>
     <t>443</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.jpeg</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>444</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMÇÕES QUE MENCIONA.</t>
   </si>
   <si>
     <t>445</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1328,68 +1328,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/331/331_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/332/332_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/333/333_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/334/334_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/335/335_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/336/336_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/337/337_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/338/338_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/339/339_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/340/340_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/341/341_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/342/342_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/343/343_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/344/344_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/345/345_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/346/346_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/347/347_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/348/348_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/349/349_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/350/350_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/351/351_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/352/352_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/353/353_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/354/354_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/355/355_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/356/356_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/357/357_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/358/358_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/359/359_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/360/360_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/361/361_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/362/362_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/363/363_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/364/364_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/365/365_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/366/366_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/367/367_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/368/368_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/369/369_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/370/370_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/371/371_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/372/372_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/373/373_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/374/374_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/375/375_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/376/376_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/377/377_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/378/378_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/379/379_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/380/380_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/238/238_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/264/264_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/237/237_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/236/236_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/239/239_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/240/240_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/241/241_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/242/242_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/243/243_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/244/244_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/246/246_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/247/247_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/248/248_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/249/249_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/250/250_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/251/251_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/252/252_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/253/253_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/254/254_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/255/255_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/256/256_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/257/257_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/258/258_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/259/259_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/260/260_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/261/261_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/263/263_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/262/262_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/443/443_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/444/444_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2008/445/445_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H83"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>