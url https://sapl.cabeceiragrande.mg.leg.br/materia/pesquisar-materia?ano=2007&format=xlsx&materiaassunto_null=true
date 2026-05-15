--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -51,1426 +51,1426 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>452</t>
   </si>
   <si>
     <t>2007</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE LEVANTAR A ESTRADA SENTIDO RIACHO DO PÉ EM FRENTE A PROPRIEDADE DO SENHOR GERÔNIMO.</t>
   </si>
   <si>
     <t>453</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE REALIZAR UM DIA DA CIDADANIA NA VILA DE PALMITAL DE MINAS</t>
   </si>
   <si>
     <t>454</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR FAZER 3 QUEBRA-MOLAS NA RUA ALPINO DE MATOS EM PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>455</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE REFORMAR OS BANHEIROS DA ESCOLA MUNICIPAL JOAQUIM DE MENDONÇA EM PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>456</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A CEMIG NO SENTIDO DE SUBSTITUIR AS LÂMPADAS QUEIMADAS NA ILUMINAÇÃO PÚBLICA DAS RUAS DE CABECEIRA GRANDE E PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>457</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR MANILHA E FAZER ATERRO NO CÓRREGO PÉ DA SERRA</t>
   </si>
   <si>
     <t>458</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR FAZER A LIMPEZA DAS RUAS E NOS LOTES VAGOS DA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>459</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS: A) A REFORMA DOS QUATRO MATA BURROS NA ESTRADA QUE LIGA PALMITAL DE MINAS AO_x000D_
 BARREIRO VERMELHO</t>
   </si>
   <si>
     <t>460</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR ENERGIA PARA OS MORADORES DO BAIRRO CACHOEIRA NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>461</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO E EFETUAR O PAGAMENTO DOS TRÊS MESES EM QUE OS SERVIDORES PÚBLICOS FICARAM PARADOS, POR OCASIÃO DA ANULAÇÃO DO CONCURSO PÚBLICO MUNICIPAL.</t>
   </si>
   <si>
     <t>462</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE AUMENTAR O VALOR DO AUXÍLIO ALIMENTAÇÃO DOS MOTORISTAS DAS AMBULÂNCIAS.</t>
   </si>
   <si>
     <t>463</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE EQUIPARAR O SALÁRIO DO TÉCNICO EM HIGIENE DENTAL &amp;#8211; THD AO DE TÉCNICO DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>464</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE EFETUAR O PAGAMENTO DE HORAS EXTRAS PARA AS TÉCNICAS DE ENFERMAGEM.</t>
   </si>
   <si>
     <t>465</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR O PROGRAMA DE SAÚDE DA FAMÍLIA - PSF DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>466</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR O CENTRO DE FISIOTERAPIA NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>467</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NO SENTIDO DE CRIAR A CASA DO IDOSO NO DISTRITO DE PALMITAL DE MINAS. </t>
   </si>
   <si>
     <t>468</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UM VEÍCULO NOVO PARA A ADMINISTRAÇÃO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>469</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE AMPLIAR O POSTO DE SAÚDE DO DISTRITO DE PALMITAL DE MINAS, CONSTRUINDO UM QUARTO PARA O MOTORISTA DA AMBULÂNCIA E UMA GARAGEM PARA GUARDAR CARROS.</t>
   </si>
   <si>
     <t>470</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE INSTALAR UMA PARADA DE ÔNIBUS EM FRENTE A ESCOLA MUNICIPAL JOAQUIM DE MENDONÇA EM PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>471</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇOES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>472</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE PROCEDER O LEVANTAMENTO DA ESTRADA QUE LIGA O MOREIRA ATÉ A SERRA DOS COELHOS.</t>
   </si>
   <si>
     <t>473</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE REFORMAR O QUARTEL E AS CASAS DOS POLICIAIS MILITARES EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>474</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE REFORMAR O TELHADO DAS CASAS DA POLÍCIA MILITAR NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>475</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR O LOTE Nº04, DA QUADRA 16 DA RUA OZÓRIO GERALDO NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>476</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS: A) A REFORMA DAS CASAS DOS POLICIAIS MILITARES DE CABECEIRA GRANDE;_x000D_
 B) E A CONSTRUÇÃO DO MURO NAS CASAS E NO QUARTEL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>477</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE GARANTIR O FORNECIMENTO DE ÁGUA TRATADA PARA OS PROPRIETÁRIOS OU PROMITENTES COMPRADORES DE IMÓVEIS NAQUELE LOTEAMENTO.</t>
   </si>
   <si>
     <t>478</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR MEIO-FIO NAS RUAS ASFALTADAS DE CABECEIRA GRANDE E PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>479</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ARRUMAR AS RUAS DE CABECEIRA GRANDE E PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>480</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR ARRUMAR AS ESTRADAS DAS LINHAS DE LEITE E DE TRANSPORTE ESCOLAR DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>481</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ILUMINAR O CEMITÉRIO MANOEL ANTÔNIO DE OLIVEIRA &amp;#8220;MANEZINHO FORMIGA&amp;#8221; DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>482</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf</t>
   </si>
   <si>
     <t>483</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR LIMPAR O LOTE DO POSTO DE SAÚDE DE PALMITAL DE MINAS</t>
   </si>
   <si>
     <t>484</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR LIMPAR O LOTE DA ESCOLA MUNICIPAL JOAQUIM DE MENDONÇA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>485</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE PRIORIZAR O USO DO CARRO DA ÁREA DA SAÚDE PARA O ATENDIMENTO DAS EMERGÊNCIAS DA SAÚDE.</t>
   </si>
   <si>
     <t>486</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS JUNTO A SECRETÁRIA MUNICIPAL DE SAÚDE, NO SENTIDO DE NÃO TRANCAR A FARMÁCIA DO POSTO DE SAÚDE. </t>
   </si>
   <si>
     <t>487</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE FAZER A COMPLEMENTAÇÃO DO ASFALTO DA AVENIDA CENTRAL ATÉ A DIVISA DO ATRIMÔNIO NA SAÍDA PARA UNAÍ</t>
   </si>
   <si>
     <t>488</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A SECRETARIA MUNICIPAL DE SAÚDE NO SENTIDO DE ADQUIRIR APARELHO DE ULTRA-SONOGRAFIA PARA O POSTO DE SAÚDE.</t>
   </si>
   <si>
     <t>489</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR UMA MOTONIVELADORA (PATROL).</t>
   </si>
   <si>
     <t>490</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MANDAR RECAPEAR AS RUAS COM CALÇAMENTO DE PEDRAS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>491</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR CASCALHO NA RODOVIA QUE LIGA CABECEIRA GRANDE A PALMITAL DE MINAS, SENTIDO CABECEIRA GRANDE ATÉ A ANTIGA PONTE DO CÓRREGO MOREIRA</t>
   </si>
   <si>
     <t>492</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A EMATER NO SENTIDO DE CELEBRAR CONVÊNIO PARA CONTRATAR MAIS UM TÉCNICO PARA ATENDER A_x000D_
 DEMANDA DOS PRODUTORES DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>493</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO AO SANECAB NO SENTIDO DE MELHORAR A DISTRIBUIÇÃO DE ÁGUA NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>494</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE PATROLAR AS ESTRADAS DO ASSENTAMENTO P.A. UNIDOS VENCEREMOS E DE TODOS OS PRODUTORES RURAIS NA REGIÃO DE VÃO DO MOREIRA, BARREIRO VERMELHO, PEROBAS, SÃO BENTO E RIACHO DO PÉ.</t>
   </si>
   <si>
     <t>495</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS JUNTO A CEMIG NO SENTIDO DE COLOCAR ENERGIA ELÉTRICA NO BAIRRO CACHOEIRA NA VILA DE PALMITAL DE MINAS E CONDOMÍNIO SÍTIOS DO LAGO</t>
   </si>
   <si>
     <t>496</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ASFALTAR AS RUAS DE PALMITAL DE MINAS E CABECEIRA GRANDE, PRÓXIMO AOS POSTOS DE SAÚDE DESTE MUNICÍPIO.</t>
   </si>
   <si>
     <t>497</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR CASCALHO E ARRUMAR A PORTA  DO MERCADO E TODO O PÁTIO DA CAPUL NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>498</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR CASCALHO NAS RUAS QUE LIGA A AVENIDA CENTRAL A RUA EDUARDO LUCAS NAS LATERAIS DO POSTO DE GASOLINA NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>499</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE ASFALTAR A RUA MINAS GERAIS NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>500</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE MOLHAR AS RUAS DO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>501</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COMPRAR LÂMPADAS A BATERIA CARREGÁVEL PARA OS POSTOS DE SAÚDE DE PALMITAL DE MINAS E CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>502</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COMPRAR E INSTALAR UM PARQUINHO PÚBLICO NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>503</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE NOMEAR COMISSÃO DE DESEMPENHO FUNCIONAL</t>
   </si>
   <si>
     <t>504</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR QUEBRA-MOLAS NA RUA SAÍDA DA SEDE DO MUNICÍPIO PARA PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>505</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR REDUTORES DE VELOCIDADE (QUEBRA-MOLAS)</t>
   </si>
   <si>
     <t>506</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE FAZER MATA-BURRO NA ESTRADA DIVISA DA FAZENDA DO SR. CIPRIANO E DO SR. JOÃO DE SOUSA NA REGIÃO DO BONSUCESSO E PAU TERRA</t>
   </si>
   <si>
     <t>507</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE PATROLAR E CASCALHAR OS PONTOS CRÍTICOS DAS ESTRADAS DA REGIÃO DO BONSUCESSO E PAU TERRA.</t>
   </si>
   <si>
     <t>508</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR ILUMINAÇÃO PÚBLICA NA RUA FORMOSA SAÍDA PARA BRASÍLIA ATÉ O FINAL DO ASFALTO NA SEDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>509</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR UM GALPÃO PARA A FEIRA DO PRODUTOR RURAL NA SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>510</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR TERRENO NA ORLA DO LAGO DE QUEIMADOS NO DISTRITO DE PALMITAL DE MINAS, DESTINADO A ÁREA PÚBLICA DE LAZER. </t>
   </si>
   <si>
     <t>511</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CRIAR E INSTALAR UMA BIBLIOTECA PÚBLICA NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>512</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUINDO O ABANO DE PONTO ANUAL PARA OS SERVIDORES PÚBLICOS MUNICIPAIS QUE NÃO TENHAM MAIS DE 5 (CINCO)FALTAS INJUSTIFICADAS NO PERÍODO AQUISITIVO DE UM ANO.</t>
   </si>
   <si>
     <t>513</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE PLACAS INDICATIVAS NO TREVO DE ACESSO À SEDE DO MUNICÍPIO DE CABECEIRA GRANDE, AO DISTRITO FEDERAL E À VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>514</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDÊNCIAS NO SENTIDO DE LIBERAR RECURSOS FINANCEIROS EM FAVOR DO SANECAB PARA AQUISIÇÃO DE HIDRÔMETROS E DE UM RESERVATÓRIO DE ÁGUA PARA A COMUNIDADE DE PALMITAL DE MINAS </t>
   </si>
   <si>
     <t>515</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CONSTRUIR MATA BURRO NA SAÍDA DA RODOVIA ENTRADA PARA A ESCOLA LEVI ALVES DE OLIVEIRA, AO LADO DO COMÉRCIO EM BONSUC SSO.</t>
   </si>
   <si>
     <t>516</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf</t>
   </si>
   <si>
     <t>ILUMINAÇÃO E QUEBRA-MOLAS NO ASFALTO NOVO NO TRECHO DO POSTO DE GASOLINA ATÉ O FINAL DO ASFALTO NA SAÍDA PARA UNAÍ.</t>
   </si>
   <si>
     <t>517</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE COLOCAR PLACAS DE SINALIZAÇÃO DE TRÂNSITO NAS RUAS DE CABECEIRA GRANDE E PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>518</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDÊNCIAS NO SENTIDO DE CORRIGIR (AUMENTAR) OS SALÁRIOS DOS SERVIDORES E PROFESSORES DO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>519</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf</t>
   </si>
   <si>
     <t>INFORMAÇÕES E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>416</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PARCELAMENTO DE SOLO RURAL PARA FINS URBANOS, DESTINADOS À IMPLANTAÇÃO DE SÍTIOS DE RECREIO E ÁREAS DE LAZER, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>417</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR Nº 001, DE 22 DE OUTUBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>418</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI QUE INSTITUIU O REGIME PRÓPRIO DE PREVIDÊNCIA SOCIAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>419</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVO DA LEI COMPLEMENTAR Nº 001, DE 22 DE OUTUBRO DE 1997 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>420</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO ITEM 4.1 DO ANEXO VIII DA LEI COMPLEMENTAR Nº 002, DE 1997 E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>421</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI COMPLEMENTAR MUNICIPAL Nº 011, DE 30 DE NOVEMBRO DE 2006, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>381</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE NORMAS DE PROTEÇÃO DO PATRIMÔNIO CULTURAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>382</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf</t>
   </si>
   <si>
     <t>383</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONCEDE REMISSÃO DE CRÉDITO TRIBUTÁRIO QUE ESPECIFICA E ADOTA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>384</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf</t>
   </si>
   <si>
     <t>385</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf</t>
   </si>
   <si>
     <t>386</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA DISPOSITIVOS DA LEI MUNICIPAL Nº 130, DE 14 DE SETEMBRO DE 2001, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>387</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO QUADRO DE PESSOAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>388</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO MUNICIPAL DO TRABALHO, EMPREGO E GERAÇÃO DE RENDA DE CABECEIRA GRANDE &amp;#8211; COMTER E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>389</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO AO SINDICATO DOS TRABALHADORES RURAIS DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>390</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONCEDER AUXÍLIO FINANCEIRO A ASSOCIAÇÃO UNIDOS VENCEREMOS DE PALMITAL DE MINAS - ASUVEN E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>391</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf</t>
   </si>
   <si>
     <t>392</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AQUISIÇÃO DE IMÓVEL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>393</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES NO QUADRO DE PESSOAL DA AUTARQUIA SANECAB &amp;#8211; SERVIÇO AUTÔNOMO DE SANEAMENTO DE CABECEIRA GRANDE E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>394</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUTENÇÃO E DESENVOLVIMENTO DA EDUCAÇÃO BÁSICA E DE VALORIZAÇÃO DOS PROFISSIONAIS DA EDUCAÇÃO-CONSELHO DO FUNDEB.</t>
   </si>
   <si>
     <t>395</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA RECEBER DOAÇÃO DE BENS IMÓVEIS COM ENCARGOS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>396</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS CONSIGNAÇÕES EM FOLHA DE PAGAMENTO DOS SERVIDORES PÚBLICOS, ATIVOS, INATIVOS E ENSIONISTAS MUNICIPAIS</t>
   </si>
   <si>
     <t>397</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES PARA A ELABORAÇÃO DA LEI ORÇAMENTÁRIA PARA O EXERCÍCIO DE 2008, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>398</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO AO BANCO DO BRASIL S.A. E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS</t>
   </si>
   <si>
     <t>399</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA REDAÇÃO DE DISPOSITIVOS DA LEI MUNICIPAL 086, DE 04 DE MAIO DE 2000, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>400</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE VENCIMENTO DAS TABELAS DO QUADRO DE PESSOAL DO PODER EXECUTIVO DO MUNICÍPIO DE CABECEIRA GRANDE_x000D_
 (MG) E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>414</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A RECOMPOSIÇÃO DOS SUBSÍDIOS DOS AGENTES POLÍTICOS E DOS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>401</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A INDENIZAÇÃO FINANCEIRA QUE ESPECIFICA E DÁ OUTRAS E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>402</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O PODER EXECUTIVO A CONTRATAR FINANCIAMENTO JUNTO A UNIÃO, POR MEIO DA CAIXA ECONÔMICA FEDERAL, NA QUALIDADE DE AGENTE FINANCEIRO, A OFERECER GARANTIAS E DÁ OUTRAS PROVIDÊNCIAS CORRELATAS.</t>
   </si>
   <si>
     <t>403</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf</t>
   </si>
   <si>
     <t>404</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA A DENOMINAÇÃO DA RUA CABECEIRA GRANDE, NA VILA DE PALMITAL DE MINAS</t>
   </si>
   <si>
     <t>405</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA REPASSE DE RECURSOS FINANCEIROS A TÍTULO DE CONTRIBUIÇÃO E AUXILIO AO SINDICATO RURAL DE CABECEIRA GRANDE-MG E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>406</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES E AJUSTES NO QUADRO DE PESSOAL DO MUNICÍPIO DE CABECEIRA GRANDE E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>407</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONTRATAÇÃO DE PESSOAL POR TEMPO DETERMINADO PARA ATENDER NECESSIDADE TEMPORÁRIA DE EXCEPCIONAL INTERESSE PÚBLICO NOS TERMOS DO INCISO X DO ART. 37 DA CONSTITUIÇÃO FEDERAL, E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>408</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÕES EM DISPOSITIVO DA LEI 082, DE 14.03.2001 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>409</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE BEM PÚBLICO MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>410</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI CONDECORAÇÕES DESTINADAS A GALARDOAR PESSOAS NATURAIS E JURÍDICAS PELA CONTRIBUIÇÃO DADA AO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>411</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CABECEIRA GRANDE PARA O EXERCÍCIO DE 2008.</t>
   </si>
   <si>
     <t>412</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O PROCESSO SELETIVO PARA O PROVIMENTO DO CARGO DE DIRETOR ESCOLAR, NOS TERMOS DO ART. 199_x000D_
 DA LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>415</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA &amp;#8220;RUA SALVIANO MOTA FERNANDES&amp;#8221; A RUA PRESIDENTE TANCREDO NEVES, LOCALIZADA NA VILA DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>413</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf</t>
   </si>
   <si>
     <t>422</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ART. 13 DA RESOLUÇÃO N. 035, DE 19 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>423</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO INCISO II DO ART. 13 E AOS INCISOS I, II E III DO ART.20 DA RESOLUÇÃO N. 035,_x000D_
 DE 19 DE MAIO DE 2005.</t>
   </si>
   <si>
     <t>424</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA EXCELENTÍSSIMA SENHORA SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO, SORAIA FÁTIMA MARTINS FERREIRA DA SILVA</t>
   </si>
   <si>
     <t>425</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AO EXCELENTÍSSIMO SENHOR COMANDANTE DO 28º BATALHÃO DA POLÍCIA MILITAR DE MINAS GERAIS,</t>
   </si>
   <si>
     <t>426</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AO PRESIDENTE DO CENTRO COMUNITÁRIO DE CABECEIRA GRANDE INFORMAÇÕES</t>
   </si>
   <si>
     <t>427</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEJA SOLICITADO AO PREFEITO MUNICIPAL INFORMAÇÕES</t>
   </si>
   <si>
     <t>428</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DA SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO E PROMOÇÃO SOCIAL</t>
   </si>
   <si>
     <t>429</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONVOCAÇÃO DO SECRETÁRIO MUNICIPAL DE FINANÇAS, SENHOR ZENON ALVES RIBEIRO</t>
   </si>
   <si>
     <t>430</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A INSERÇÃO EM ATA, DE MOÇÃO DE PESAR AOS FAMILIARES DAS SEGUINTES PESSOAS:</t>
   </si>
   <si>
     <t>431</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, COM FUNDAMENTO NO ART. 97 DO REGIMENTO INTERNO, A CONSTITUIÇÃO DE COMISSÃO PARLAMENTAR DE INQUÉRITO PARA INVESTIGAR DENÚNCIAS DO DESVIO DE DINHEIRO PÚBLICO,</t>
   </si>
   <si>
     <t>432</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE AGRICULTURA</t>
   </si>
   <si>
     <t>433</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVIDADA A EX-SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO E PROMOÇÃO SOCIAL, ANA CLÁUDIA DA SILVA LOPES</t>
   </si>
   <si>
     <t>434</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONVOCAÇÃO DOS MEMBROS DA DIRETORIA DA COOPERATIVA COOMORAR, OS SENHORES MARIA JOSÉ PEREIRA DA SILVA, EVA MARIA BRAGA, VENI JOSÉ COIMBRA E DIVINO JOÃO PINHEIRO</t>
   </si>
   <si>
     <t>440</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.jpeg</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.jpeg</t>
   </si>
   <si>
     <t>PRESTAR INFORAMAÇÕES SOBRE IMOVÉIS.</t>
   </si>
   <si>
     <t>441</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.jpeg</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.jpeg</t>
   </si>
   <si>
     <t>REQUER AO PREFEITO DE CABECEIRA GRANDE INFORMAÇÕES.</t>
   </si>
   <si>
     <t>442</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÃO DO ILUSTRISSIMO SENHOR ADALBERTO FRANCISCO LOPES.</t>
   </si>
   <si>
     <t>435</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM SOLICITADAS À SECRETÁRIA MUNICIPAL DE ADMINISTRAÇÃO E AO SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA INFORMAÇÕES SOBRE A SITUAÇÃO FUNCIONAL DO SERVIDOR CARLOS CARDOSO TEIXEIRA</t>
   </si>
   <si>
     <t>436</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM SOLICITADAS AO PREFEITO MUNICIPAL INFORMAÇÕES QUANTO À DESPESA DE PESSOAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>437</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM SOLICITADAS AO PREFEITO MUNICIPAL CÓPIAS DO PROCESSO DE LICITAÇÃO E DO RESPECTIVO CONTRATO_x000D_
 DE LOCAÇÃO DA PATROL EM FAVOR DA SECRETARIA DE INFRA-ESTRUTURA</t>
   </si>
   <si>
     <t>438</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER SEJAM SOLICITADAS AO PREFEITO MUNICIPAL CÓPIAS DAS NOTAS FISCAIS</t>
   </si>
   <si>
     <t>439</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITADO AO PREFEITO MUNICIPAL INFORMAÇÕES QUANTO À REGULARIDADE DAS PRESTAÇÕES DE CONTAS DE RECURSOS RECEBIDOS</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1777,68 +1777,68 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/452/452_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/453/453_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/454/454_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/455/455_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/456/456_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/457/457_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/458/458_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/459/459_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/460/460_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/461/461_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/462/462_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/463/463_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/464/464_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/465/465_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/466/466_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/467/467_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/468/468_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/469/469_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/470/470_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/471/471_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/472/472_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/473/473_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/474/474_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/475/475_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/476/476_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/477/477_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/478/478_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/479/479_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/480/480_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/481/481_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/482/482_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/483/483_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/484/484_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/485/485_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/486/486_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/487/487_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/488/488_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/489/489_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/490/490_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/491/491_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/492/492_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/493/493_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/494/494_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/495/495_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/496/496_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/497/497_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/498/498_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/499/499_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/500/500_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/501/501_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/502/502_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/503/503_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/504/504_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/505/505_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/506/506_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/507/507_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/508/508_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/509/509_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/510/510_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/511/511_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/512/512_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/513/513_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/514/514_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/515/515_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/516/516_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/517/517_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/518/518_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/519/519_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/416/416_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/417/417_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/418/418_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/419/419_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/420/420_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/421/421_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/381/381_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/382/382_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/383/383_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/384/384_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/385/385_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/386/386_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/387/387_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/388/388_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/389/389_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/390/390_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/391/391_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/392/392_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/393/393_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/394/394_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/395/395_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/396/396_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/397/397_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/398/398_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/399/399_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/400/400_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/414/414_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/401/401_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/402/402_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/403/403_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/404/404_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/405/405_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/406/406_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/407/407_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/408/408_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/409/409_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/410/410_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/411/411_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/412/412_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/415/415_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/413/413_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/422/422_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/423/423_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/424/424_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/425/425_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/426/426_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/427/427_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/428/428_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/429/429_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/430/430_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/431/431_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/432/432_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/433/433_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/434/434_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/440/440_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/441/441_texto_integral.jpeg" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/442/442_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/435/435_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/436/436_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/437/437_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/438/438_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2007/439/439_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H131"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="1" width="4" bestFit="1" customWidth="1"/>
     <col min="2" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="101.42578125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="100.5703125" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="222" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>