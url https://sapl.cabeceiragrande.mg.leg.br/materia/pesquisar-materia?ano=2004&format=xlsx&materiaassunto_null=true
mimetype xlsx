--- v0 (2026-02-27)
+++ v1 (2026-05-14)
@@ -51,696 +51,696 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>674</t>
   </si>
   <si>
     <t>2004</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/674/674_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/674/674_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS SUBSÍDIOS DO PREFEITO, VICE-PREFEITO E SECRETÁRIOS MUNICIPAIS DO MUNICÍPIO DE CABECEIRA GRANDE &amp;#8211; (MG).</t>
   </si>
   <si>
     <t>675</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/675/675_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/675/675_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS SUBSÍDIOS DOS VEREADORES À CÂMARA MUNICIPAL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>676</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/676/676_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/676/676_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPÕE OS VENCIMENTOS DOS SERVIDORES DA CÂMARA MUNICIPAL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>677</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/677/677_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/677/677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA WALTER DA COSTA VALE &amp;#8211; O GINÁSIO DE ESPORTES MUNICIPAL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>678</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/678/678_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/678/678_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO E REVOGAÇÃO DE DISPOSITIVOS DA LEI Nº 049/98 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>679</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/679/679_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/679/679_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO ANEXO III DA LEI Nº 082, DE 14 DE MARÇO DE 200 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>680</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/680/680_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/680/680_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA NO PLANO PLURIANUAL &amp;#8211; PPA PARA O QUADRIÊNIO 2002 &amp;#8211; 2005 E NO ORÇAMENTO FISCAL 2004 A NOMENCLATURA &amp;#8220;AÇÃO DE APOIO NA CONSTRUÇÃO DE CALÇADAS NAS RESIDÊNCIAS&amp;#8221;, TENDO EM VISTA ADEQUAÇÃO ÀS NECESSIDADES DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>681</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/681/681_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/681/681_texto_integral.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO AOS BAIRROS DO DISTRITO DE PALMITAL DE MINAS NO MUNICÍPIO DE CABECEIRA GRANDE- MG E DÁ_x000D_
 OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>682</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/682/682_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/682/682_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS PARA O EXERCÍCIO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS. </t>
   </si>
   <si>
     <t>683</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/683/683_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/683/683_texto_integral.pdf</t>
   </si>
   <si>
     <t>INCLUI NOVO PROGRAMA DE TRABALHO NO PLANO PLURIANUAL &amp;#8211; PPA PARA O QUADRIÊNIO 2002 &amp;#8211; 2005 E NO ORÇAMENTO FISCAL 2004, TENDO EM VISTA ADEQUAÇÃO ÀS NECESSIDADES DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>684</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/684/684_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/684/684_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CONSELHO MUNICIPAL ANTIDROGAS, E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>685</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/685/685_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/685/685_texto_integral.pdf</t>
   </si>
   <si>
     <t>686</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/686/686_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/686/686_texto_integral.pdf</t>
   </si>
   <si>
     <t>687</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/687/687_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/687/687_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE CRÉDITO ADICIONAL ESPECIAL NO ORÇAMENTO FISCAL DE 2004 E INCLUSÃO DE NOVO PROGRAMA DE TRABALHO NO PLANO PLURIANUAL &amp;#8211; PPA PARA O QUADRIÊNIO 2002 &amp;#8211; 2005, TENDO EM VISTA ADEQUAÇÃO ÀS NECESSIDADES DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>688</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/688/688_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/688/688_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA PRAÇA PÚBLICA MANOEL ROMUALDO DA SILVA (MANOEL DE JOCA) NO BAIRRO SANTANA EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>689</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/689/689_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/689/689_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA CENTRO DE SAÚDE PEDRO DA COSTA FILHO (BEU COSTA) NO BAIRRO CENTRO EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>690</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/690/690_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/690/690_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE MUDANÇA DA MODALIDADE DE OCUPAÇÃO DE TERRENO QUE COMPÕE O LOTEAMENTO URBANO DA SEDE DESTE_x000D_
 MUNICÍPIO E DA OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>691</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/691/691_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/691/691_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO, MEDIANTE DAÇÃO EM PAGAMENTO E_x000D_
 DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>692</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/692/692_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/692/692_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALIENAÇÃO DE IMÓVEL DE PROPRIEDADE DESTE MUNICÍPIO, MEDIANTE DAÇÃO EM PAGAMENTO E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>693</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/693/693_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/693/693_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DOS VEREADORES DA CÂMARA MUNICIPAL DE CABECEIRA GRANDE PARA A 3ª LEGISLATURA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>694</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/694/694_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/694/694_texto_integral.pdf</t>
   </si>
   <si>
     <t>FIXA OS SUBSÍDIOS DO PREFEITO, DO VICE-PREFEITO E DOS SECRETÁRIOS MUNICIPAIS DE CABECEIRA GRANDE PARA O_x000D_
 QUADRIÊNIO 2005-2008 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>695</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/695/695_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/695/695_texto_integral.pdf</t>
   </si>
   <si>
     <t>ALTERA O PLANO PLURIANUAL &amp;#8211; PPA PARA O QUADRIÊNIO 2002 &amp;#8211; 2005, TENDO EM VISTA ADEQUAÇÃO ÀS NECESSIDADES DA ADMINISTRAÇÃO PÚBLICA.</t>
   </si>
   <si>
     <t>696</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/696/696_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/696/696_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE CABECEIRA GRANDE, MINAS GERAIS, PARA O EXERCÍCIO FINANCEIRO DE 2005 E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>697</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/697/697_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/697/697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO IRINEU ALVES DA MATA O CONJUNTO HABITACIONAL LOCALIZADO NO BAIRRO SANTANA, NA_x000D_
 SEDE DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>698</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/698/698_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/698/698_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CRÉDITOS ADICIONAIS SUPLEMENTARES PARA REFORÇO DE DOTAÇÃO AO ORÇAMENTO DE 2004 E DÁ OUTRAS PROVIDÊN</t>
   </si>
   <si>
     <t>699</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/699/699_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/699/699_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FORMA DE PAGAMENTO DAS TARIFAS COBRADAS PELO SERVIÇO AUTÔNOMO DE SANEAMENTO DE_x000D_
 CABECEIRA GRANDE - SANECAB.</t>
   </si>
   <si>
     <t>700</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/700/700_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/700/700_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO JOÃO LUIZ DE FARIAS O CONJUNTO HABITACIONAL LOCALIZADO NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>701</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/701/701_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/701/701_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O RECONHECIMENTO DE UTILIDADE PÚBLICA O INSTITUTO DE PROMOÇÃO HUMANA VEREADOR DELVITO ALVES -IPHVDA.</t>
   </si>
   <si>
     <t>702</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/702/702_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/702/702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL QUE MENCIONA E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>703</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/703/703_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/703/703_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A CONCESSÃO DE DIREITO REAL DE USO DE IMÓVEL PÚBLICO MUNICIPAL QUE MENCIONA E DÁ OUTRAS_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>704</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/704/704_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/704/704_texto_integral.pdf</t>
   </si>
   <si>
     <t>DENOMINA COMO PEDRO CAETANO DA COSTA O CONJUNTO HABITACIONAL LOCALIZADO NO BAIRRO SANTANA, NA SEDE DO_x000D_
 MUNICÍPIO.</t>
   </si>
   <si>
     <t>705</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/705/705_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/705/705_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A TRANSFERÊNCIA TEMPORÁRIA DA SEDE DO PODER LEGISLATIVO MUNICIPAL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>PROPOSTA DE EMENDA A LEI ORGÂNICA MUNICIPAL</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/1862/1862_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/1862/1862_texto_integral.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA DISPOSITIVO A LEI ORGÂNICA DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>706</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, JUNTO AO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE AGILIZAR A EXTENSÃO DE ENERGIA ELÉTRICA NAS RUAS:</t>
   </si>
   <si>
     <t>707</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/707/707_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/707/707_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, JUNTO AO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE COMPLEMENTAR O ASFALTO DA RUA MANOEL ALVES DA MATA NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>708</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/708/708_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/708/708_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, JUNTO AO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE ASFALTAR AS RUAS: ALPINO DE MATOS, JOAQUIM LUIZ, CELSO VIANA, BEU COSTA, JOVIANO ABADIA E_x000D_
 UNAÍ, TODAS NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>709</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/709/709_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/709/709_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO, A CONVOCAÇÃO DO EXCELENTÍSSIMO SENHOR SECRETÁRIO MUNICIPAL DE INFRAESTRUTURA, PEDRO OLINTO DA COSTA,</t>
   </si>
   <si>
     <t>710</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/710/710_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/710/710_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, A DOAÇÃO DE CHUTEIRAS PARA OS ALUNOS DA ESCOLINHA DE FUTEBOL &amp;#8220;CRAQUES DO FUTURO&amp;#8221;.</t>
   </si>
   <si>
     <t>711</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/711/711_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/711/711_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, À ASSESSORIA JURÍDICA DA PREFEITURA MUNICIPAL DE CABECEIRA GRANDE (MG)</t>
   </si>
   <si>
     <t>712</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/712/712_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/712/712_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>713</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/713/713_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/713/713_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SEJA BAIXADO O PROCESSO EM DILIGÊNCIA PARA QUE SEJAM REQUISITADAS AO AUTOR:</t>
   </si>
   <si>
     <t>714</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/714/714_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/714/714_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO, E POR INTERMÉDIO DA MESA DIRETORA</t>
   </si>
   <si>
     <t>715</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/715/715_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/715/715_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE ADQUIRIR PADRÕES PARA DOAÇÃO ÀS PESSOAS CARENTES DO MUNICÍPIO.</t>
   </si>
   <si>
     <t>716</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/716/716_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/716/716_texto_integral.pdf</t>
   </si>
   <si>
     <t>717</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/717/717_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/717/717_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER SEJA BAIXADO EM DILIGÊNCIA O PROJETO DE LEI Nº 005/2004, DE AUTORIA DO PREFEITO MUNICIPAL,</t>
   </si>
   <si>
     <t>718</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/718/718_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/718/718_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE CONSTRUIR A CAPELA, AMPLIAR, MURAR, ILUMINAR E LIMPAR O CEMITÉRIO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>719</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/719/719_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/719/719_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO, E POR INTERMÉDIO DA MESA DIRETORA, SEJAM PRESTADAS, POR PARTE DA EXMA. SRA. CIRENE JOSÉ LEITE CARDOSO, SECRETÁRIA MUNICIPAL DE DESENVOLVIMENTO E PROMOÇÃO SOCIAL INTERINA, AS SEGUNTES INFORMAÇÕES:</t>
   </si>
   <si>
     <t>720</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/720/720_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/720/720_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEM À R. PRESENÇA DE V. EXCIA. REQUERER SEJA BAIXADO OS VETOS EM DILIGÊNCIA PARA QUE SEJAM REQUISITADAS AO PREFEITO MUNICIPAL, ATRAVÉS DA ILUSTRADA MESA DIRETORA, AS SEGUINTES INFORMAÇÕES, CONSIDERANDO O TEOR DA MENSAGEM DO SENHOR PREFEITO MUNICIPAL AO EMITIR O VETO:</t>
   </si>
   <si>
     <t>721</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/721/721_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/721/721_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE EXTENDER A REDE DE ENERGIA ELÉTRICA AOS MORADORES DA ZONA URBANA NA SEDE DO MUNICÍPIO_x000D_
 DE CABECEIRA GRANDE (MG) E NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>722</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/722/722_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/722/722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE DISPONIBILIZAR ENERGIA ELÉTRICA AOS MORADORES DA ZONA RURAL DO MUNICÍPIO DE CABECEIRA GRANDE (MG), A CUSTO ZERO.</t>
   </si>
   <si>
     <t>723</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/723/723_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/723/723_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER A RETIRADA DE TRAMITAÇÃO E O ARQUIVAMENTO DO REQUERIMENTO Nº:</t>
   </si>
   <si>
     <t>724</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/724/724_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/724/724_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, OUVIDO O PLENÁRIO DA COMISSÃO, SEJA SUGERIDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL, PROVIDÊNCIAS NO SENTIDO DE CONCEDER</t>
   </si>
   <si>
     <t>725</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/725/725_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/725/725_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, OUVIDO O PLENÁRIO DA COMISSÃO, SEJA SUGERIDO AO CHEFE DO PODER EXECUTIVO MUNICIPAL PROJETO DE LEI DE ALTERAÇÃO DO REGIME  JURÍDICO DE PESSOAL, OBJETIVANDO DISPENSAR A JORNADA DE TRABALHO NO DIA DO ANIVERSÁRIO DO SERVIDOR.</t>
   </si>
   <si>
     <t>726</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/726/726_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/726/726_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, OUVIDO O PLENÁRIO DA COMISSÃO, SEJA SUGERIDO À COMPANHIA ENERGÉTICA DE MINAS GERAIS, CEMIG,</t>
   </si>
   <si>
     <t>727</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/727/727_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/727/727_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, OUVIDO O PLENÁRIO DA COMISSÃO, SEJA ENCAMINHADO AO PREFEITO MUNICIPAL PEDIDO DE PROVIDÊNCIA NO SENTIDO DE CONCEDER</t>
   </si>
   <si>
     <t>728</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/728/728_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/728/728_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL </t>
   </si>
   <si>
     <t>729</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/729/729_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/729/729_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE FAZER MEIOFIO E QUEBRA- MOLA NO ASFALTO DO BAIRRO SANTANA NO MUNICÍPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>730</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/730/730_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/730/730_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER, APÓS OUVIDO O PLENÁRIO DA COMISSÃO, PROVIDÊNCIAS JUNTO AO PODER EXECUTIVO MUNICIPAL, NO SENTIDO DE FAZER UMA PRAÇA EMFRENTE A IGREJA CATÓLICA NO DISTRITO DE PALMITAL DE MINAS.</t>
   </si>
   <si>
     <t>731</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/731/731_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/731/731_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER A VOSSA EXCELÊNCIA SE DIGNE A ENCAMINHAR O  PRESIDENTE, NO TERMO DE OFÍCIO À DEREÇÃO_x000D_
 DA CEMIG &amp;#8211; CENTRAIS ELÉTRICAS DE MINAS GERAIS,</t>
   </si>
   <si>
     <t>732</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/732/732_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/732/732_texto_integral.pdf</t>
   </si>
   <si>
     <t>VEM REQUERER A VOSSA EXCELÊNCIA SE DIGNE DE ENCAMINHAR O PRESENTE, NA FORMA DE OFÍCIO À DIREÇÃO DA CEMIG &amp;#8211; CENTRAIS ELÉTRICAS DE MINAS GERAIS, POR SUA REGIONAL DE PARACATU MG</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
@@ -1047,67 +1047,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/732/732_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/674/674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/675/675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/676/676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/677/677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/678/678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/679/679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/680/680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/681/681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/682/682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/683/683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/684/684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/685/685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/686/686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/687/687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/688/688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/689/689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/690/690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/691/691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/692/692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/693/693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/694/694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/695/695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/696/696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/697/697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/698/698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/699/699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/700/700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/701/701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/702/702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/703/703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/704/704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/705/705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/1862/1862_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/707/707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/708/708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/709/709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/710/710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/711/711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/712/712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/713/713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/714/714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/715/715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/716/716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/717/717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/718/718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/719/719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/720/720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/721/721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/722/722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/723/723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/724/724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/725/725_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/726/726_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/727/727_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/728/728_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/729/729_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/730/730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/731/731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/2004/732/732_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H61"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="8.42578125" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="102.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="101.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>