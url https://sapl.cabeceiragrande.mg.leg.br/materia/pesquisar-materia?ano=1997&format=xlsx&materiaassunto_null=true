--- v0 (2026-02-28)
+++ v1 (2026-05-15)
@@ -51,2074 +51,2074 @@
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>1997</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>INDICAÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1764/1764_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1764/1764_texto_integral.pdf</t>
   </si>
   <si>
     <t>IMPLANTAÇÃO DE PROGRAMA DE APOIO ÁS CRIANÇAS E ADOLESCENTES, ESPECIALMENTE, A CRIAÇÃO DE ESCOLINHAS DE ESPORTE, TAIS COMO DE FUTEBOL, VOLEIBOL, BASQUETEBOL, ETC.</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1765/1765_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1765/1765_texto_integral.pdf</t>
   </si>
   <si>
     <t>RECOMPOSIÇÃO SALARIAL DOS SERVIDORES DA PREFEITURA MUNICIPAL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1766/1766_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1766/1766_texto_integral.pdf</t>
   </si>
   <si>
     <t>A REFORMA DE 150 CONJUNTOS DE CARTEIRAS PARA A ESCOLA ESTADUAL DEPUTADO &amp;#8220;EDUARDO LUCAS&amp;#8221; DE CABECEIRA_x000D_
 GRANDE.</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1767/1767_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1767/1767_texto_integral.pdf</t>
   </si>
   <si>
     <t>A CONSTRUÇÃO DE BANHEIROS PÚBLICOS NOS PERÍMETROS URBANOS DA CIDADE DE CABECEIRA GRANDE E DA VILA DE PALMITAL.</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1768/1768_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1768/1768_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL DE CABECEIRA GRANDE, APÓS OUVIDO O PLENÁRIO, AS SEGUINTES_x000D_
 PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1769/1769_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1769/1769_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL DE CABECEIRA GRANDE, APÓS OUVIDO O PLENÁRIO, A COLOCAÇÃO DE_x000D_
 MÃO ÚNICA, NAS RUAS COM MEIO FIO, COM SINALIZAÇÃO ESPECÍFICA.</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1770/1770_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1770/1770_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL DE CABECEIRA GRANDE, APÓS OUVIDO O PLENÁRIO, AS SEGUINTES_x000D_
 PROVIDÊNCIAS:</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1771/1771_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1771/1771_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL DE CABECEIRA GRANDE, PROVIDÊNCIAS NO SENTIDO DE ADQUIRIR_x000D_
 INSTRUMENTOS MUSICAIS (FANFARRAS) PARA A ESCOLA ESTADUAL DEPUTADO EDUARDO LUCAS, NA SEDE_x000D_
 MUNICÍPIO, E PARA A ESCOLA MUNICIPAL JOAQUIM MENDONÇA, NO POVOADO DE PALMITAL.</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1772/1772_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1772/1772_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL DE CABECEIRA GRANDE, A CONSTRUÇÃO DE DUAS SALAS DE AULA E_x000D_
 DEMAIS DEPENDÊNCIAS NA ESCOLA MUNICIPAL SANDOVAL MARTINS FERREIRA, SITUADA NA REGIÃO DO BONSUCESSO, COM VISTAS Á TRANSFORMAÇÃO DE ATUAL UNIDADE DE ENSINO MULTISERIADO, EM_x000D_
 ESCOLA &amp;#8211; POLO, A PARTIR DO PRÓXIMO ANO.</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1773/1773_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1773/1773_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE EQUIPAMENTOS DE INFORMÁTICA PARA A ESCOLA MUNICIPAL JOAQUIM MENDONÇA.</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1774/1774_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1774/1774_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO E DISTRIBUIÇÃO DE CESTAS BÁSICAS DE ALIMENTOS, PARA AS FAMÍLIAS CARENTES DO MUNICÍPIO, NO TRANSCURSO DO NATAL DESTE ANO</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1775/1775_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1775/1775_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO DE PELO MENOS 03 ÔNIBUS ESCOLARES, PODENDO SER USADOS, PARA INTEGRAREM A FROTA DE TRANSPORTE DO ALUNOS DAS VÁRIAS REGIÕES DA ZONA RURAL, VISANDO A CONSOLIDAÇÃO DE PROGRAMA DE NUCLEAÇÃO ESCOLAR.</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1776/1776_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1776/1776_texto_integral.pdf</t>
   </si>
   <si>
     <t>INDICA AO EX.MO SR. PREFEITO MUNICIPAL, APÓS OUVIDO O PLENÁRIO, ATRAVÉS DA SECRETARIA MUNICIPAL DE AÇÃO SOCIAL E DA SECRETARIA MUNICIPAL DE SAÚDE, O CONTROLE DE NATALIDADE DAS FAMÍLIAS_x000D_
 CARENTES, DE ADOLESCENTES E DAS MÃES SOLTEIRAS DO NOSSO MUNICÍPIO, ATRAVÉS DE PALESTRAS DE_x000D_
 CONSCIENTIZAÇÃO E TRATAMENTO CONTRACEPTIVO (MEDICAMENTO, LAQUEADURA E VASECTOMIA).</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
     <t>PLC</t>
   </si>
   <si>
     <t>PROJETO DE LEI COMPLEMENTAR</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/projeto_de_lei_complementar_n_001-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/projeto_de_lei_complementar_n_001-1997.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE ESTATUTO DOS SERVIDORES DA ADMINISTRAÇÃO DIRETA E AUTARQUIAS E FUNDAÇÕES PUBLICAS DO MUNICIPIO DE CABECEIRA GRANDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1803/1803_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1803/1803_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA TRIBUTARIA DO MUNICIPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>PROJETO DE LEI ORDINÁRIA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1777/projeto_de_lei_n_001-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1777/projeto_de_lei_n_001-97.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ORÇAMENTO GERAL DO MUNICIPIO PARA O EXERCICIO DE 1997 E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1778/projeto_de_lei_no_002-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1778/projeto_de_lei_no_002-97.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CONTRATAÇÃO DE PESSOAL POR PRAZO DETERMINADO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1779/projeto_de_lei_no_003-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1779/projeto_de_lei_no_003-97.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A PARTICIPAÇÃO DO MUNICIPIO DE CABECEIRA GRANDE NA ASSCOIAÇÃO DOS MUNICIPIOS DA MICROREGIÃO DO NOROESTE DE MINAS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1780/projeto_de_lei_no_004-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1780/projeto_de_lei_no_004-97.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A ORGANIZAÇÃO ADMINISTRATIVA DA PREFEITURA  DE CABECEIRA GRANDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1781/projeto_de_lei_no_005-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1781/projeto_de_lei_no_005-97.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO, ORGANIZAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DE SAÚDE E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1782/projeto_de_lei_no_006-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1782/projeto_de_lei_no_006-97.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE SAÚDE - FMS, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1783/projeto_de_lei_no_007-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1783/projeto_de_lei_no_007-97.pdf</t>
   </si>
   <si>
     <t>CRIA CONSELHO MUNICIPAL DE ASSISTENCIA SOCIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1784/projeto_de_lei_no_008-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1784/projeto_de_lei_no_008-97.pdf</t>
   </si>
   <si>
     <t>CRIA O FUNDO MUNICIPAL DE ASSISTENCIA SOCIAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1785/projeto_de_lei_n_009-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1785/projeto_de_lei_n_009-1997.pdf</t>
   </si>
   <si>
     <t>CRIA O CONSELHO DE ALIMENTAÇÃO ESCOLAR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1786/projeto_de_lei_n_010-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1786/projeto_de_lei_n_010-1997.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO DO ORÇAMENTO EM VIGOR E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1787/1787_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1787/1787_texto_integral.pdf</t>
   </si>
   <si>
     <t>MODIFICA O ANEXO I DA LEI N°003/97</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1788/projeto_de_lei_n_012-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1788/projeto_de_lei_n_012-1997.pdf</t>
   </si>
   <si>
     <t>PROIBE O COMERCIO EVENTUAL DE AMBULANTES NO MUNICIPIO DE CABECEIRA GRANDE, NOS CASOS QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1790/projeto_de_lei_n_013-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1790/projeto_de_lei_n_013-1997.pdf</t>
   </si>
   <si>
     <t>ESTABELECE A OBRIGATORIEDADE DE ANALISE DA BALNEABILIDADE DAS AGUAS DA BARRAGEM DO CORREGO DE CABECEIRA GRANDE NO PERIMETRO URBANO E DA OUTRAS PROVIENCIAS.</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1789/projeto_de_lei_n_014-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1789/projeto_de_lei_n_014-1997.pdf</t>
   </si>
   <si>
     <t>Autoriza o chefe do Poder Executivo a filiar-se e a celebrar convênio com Associação dos Municípios Adjacentes de Brasília- Distrito Federal, seus Municípios membros e dá outras providências.</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1791/projeto_de_lei_n015-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1791/projeto_de_lei_n015-1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA AQUISIÇÃO DE IMOVEL E DA OURTAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1792/projeto_de_lei_n_016-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1792/projeto_de_lei_n_016-1997.pdf</t>
   </si>
   <si>
     <t>ALTERA E DA NOVA REDAÇÃO A DISPOSITIVOS DA LEI</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1793/projeto_de_lei_n_017-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1793/projeto_de_lei_n_017-1997.pdf</t>
   </si>
   <si>
     <t>ESTABELECE DIREDRIZES GERAIS PARA ELABORAÇÃO DO EXERCICIO DE 1998.</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1794/projeto_de_lei_n_018-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1794/projeto_de_lei_n_018-1997.pdf</t>
   </si>
   <si>
     <t>DA NOVA REDAÇÃO A DISPOSITIVOS DA LEI MUNICIPAL N°007, 13/02/1997.</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_n_019-1997_2.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_n_019-1997_2.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE A CRIAÇÃO  DO CONSELHO MUCIICIPAL DE ACOMPANHAMENTO E CONTROLE SOCIAL DO FUNDO DE MANUNTENÇAO E DESENVOLVIMENTO DO ENSINO FUNDAMENTAL.</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_n_020-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_n_020-1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI O CONSELHO MUNICIPAL DE EDUCAÇÃO E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_n_021-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_n_021-1997.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CONTRATAR COM O BANCO DO BRASIL S/A OPERAÇÕES DE CREDITOS COM OUTORGA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_n_022-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_n_022-1997.pdf</t>
   </si>
   <si>
     <t>INSTITUI O SISTEMA DE CARREIRA DO PESSOAL CIVIL DO MUNICIPIO E FIXA SUAS DIRETRIZES DE DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1796/1796_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1796/1796_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O ESTATUTO DOS FUNCIONARIOS DA ADMINISTRAÇÃO DIRETA, AUTARQUIAS E FUNDAÇÕES PUBLICAS DO MUNICIPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_n_24-1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_n_24-1997.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O CLUBE DE MULHERES PRINCESA IZABEL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_n025-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_n025-97.pdf</t>
   </si>
   <si>
     <t>ABRE CREDITO PARA O ORÇAMENTO VIGENTE</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1799/1799_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1799/1799_texto_integral.pdf</t>
   </si>
   <si>
     <t>ESTABELECE O ORÇAMENTO PARA O EXERCICIO 1998</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/projeto_de_lei_n_027-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/projeto_de_lei_n_027-97.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE O PLANO PLURIANUAL PARA O PERIODO DE 1998/2001, E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/projeto_de_lei_n028-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/projeto_de_lei_n028-97.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO VEICULO E MAQUINAS OFICIAIS E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/projeto_de_lei_n029-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/projeto_de_lei_n029-97.pdf</t>
   </si>
   <si>
     <t>INSTITUI A TAXA DE ILUMINAÇÃO PUBLICA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/projeto_de_lei_n030-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/projeto_de_lei_n030-97.pdf</t>
   </si>
   <si>
     <t>DECLARA DE UTILIDADE PUBLICA O CLUBE DE MÃES ESTRELA D&amp;#180;DALVA DE PALMITAL - CMP.</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_n031-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_n031-97.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A ABERTURA DE CREDITOS ADICIONAIS SUPLEMENTARES AO ORÇAMENTO EM VIGOR DE DÁ OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_n032-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_n032-97.pdf</t>
   </si>
   <si>
     <t>DISPOE SOBRE DENOMINAÇÃO DA ESCOLA MUNICIPAL QUE MENCIONA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/projeto_de_lei_n033-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/projeto_de_lei_n033-97.pdf</t>
   </si>
   <si>
     <t>ESTABELECE OS PERIMETROS URBANOS DA SEDE DO MUNICIPIO E DA VILA PALMITAL E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>3016</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>PROJETO DE RESOLUÇÃO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/projeto_de_resolucao_n_001-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/projeto_de_resolucao_n_001-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre a organização administrativa da Câmara Municipal de Cabeceira Grande (MG) e dá outras providências.</t>
   </si>
   <si>
     <t>3017</t>
   </si>
   <si>
     <t>MESA DIRETORA</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/projeto_de_resolucao__n_002-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/projeto_de_resolucao__n_002-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Plano de Carreira do Quadro de Pessoal da Câmara Municipal de Cabeceira Grande, Estado de Minas Gerais e dá outras providências.</t>
   </si>
   <si>
     <t>3018</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/projeto_de_resolucao_n_003-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/projeto_de_resolucao_n_003-97.pdf</t>
   </si>
   <si>
     <t>Dispõe sobre o Regimento Interno da I Câmara Municipal Constituinte de Cabeceira Grande - Estado de Minas Gerais.</t>
   </si>
   <si>
     <t>3019</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/pr_04.1997.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/pr_04.1997.pdf</t>
   </si>
   <si>
     <t>Contém o Regimento Interno da Câmara Municipal de Cabeceira Grande- Estado de Minas Gerais</t>
   </si>
   <si>
     <t>3020</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/projeto_de_resolucao_n_005-97.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/projeto_de_resolucao_n_005-97.pdf</t>
   </si>
   <si>
     <t>Autoriza a filiação da Câmara Municipal a UVERNOM União dos Vereadores do Noroeste Mineiro e dá outras providências.</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>REQUERIMENTO</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1632/1632_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1632/1632_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONTRATAR UM MEDICO PARA ATENDER A POPULAÇÃO, NO POSTO DE SAUDE DESTA CIDADE.</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1633/1633_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1633/1633_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ILUMINAR O CEMITERIO MUNICIPAL DE CABECEIRA GRANDE E AINDA DE CONSTRUIR UMA CAPELA DENTRO DO MESMO.</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1634/1634_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1634/1634_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR E AMPLIAR O CEMITERIO MUNICIPAL.</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1635/1635_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1635/1635_texto_integral.pdf</t>
   </si>
   <si>
     <t>REFORMAR A PONTE DO RIO PRETO NA ALTURA DA FAZENDA PINDAIBA - VIA PALMITAL.</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1636/1636_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1636/1636_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS A SEREM TOMADAS PARA O BOM DESEMPENHO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1637/1637_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1637/1637_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS QUANTO AO PAGAMENTO DE MÃO DE OBRA.</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1638/1638_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1638/1638_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES.</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1639/1639_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1639/1639_texto_integral.pdf</t>
   </si>
   <si>
     <t>SUSPENSÃO DOS MEDICOS.</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1640/1640_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1640/1640_texto_integral.pdf</t>
   </si>
   <si>
     <t>CRIAÇÃO URGENTE DE UM ORGÃO ENCARREGADO DA IMPLANTAÇÃO MANUTENÇÃO E OPERACIONALIZAÇÃO DO SISTEMA DE MUNICIPAL DE DISTRIBUIÇÃO DE AGUA DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1642/1642_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1642/1642_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE LEGALIZAÇÃO DOS LOTES.</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1643/1643_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1643/1643_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR SERVIÇO DE TRATOR DE ESTEIRA PARA FASER BARRAGEM EM PROPRIEDADES PARTICULARES DENTRO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1644/1644_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1644/1644_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE PLACAS INDICATIVASE INFORMATIVAS NAS ESTRADAS DE ACESSO AO NOSSO MUNICIPIO.</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1645/1645_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1645/1645_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUMENTAR A REDE DE DISTRIBUIÇÃO DE ENERGIA ELETRICA URBANA EM PALMITAL E CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1646/1646_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1646/1646_texto_integral.pdf</t>
   </si>
   <si>
     <t>ENCASCALHAR E PATROLAR AS ESTRADAS ONDE CIRCULAR OS CARRETEIROS DE LEITE.</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1647/1647_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1647/1647_texto_integral.pdf</t>
   </si>
   <si>
     <t>LOCAL ADEQUANDO PARA COLETA E DESTINAÇÃO DO LIXO.</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1648/1648_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1648/1648_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ARRUMAR TRASPORTE ESCOLAR PARA ALUNOS DA ZONA RURAL.</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1649/1649_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1649/1649_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIAS NO SENTIDO DE FACILITAR OS RECEBIMENTOS PREVIDENCIARIOS DOS APOSENTADOS E PENSIONISTAS DE CABECEIRA GRANDE </t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1650/1650_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1650/1650_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR PLACAS DE TRANSITO NAS ESQUINAS.</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1651/1651_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1651/1651_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR 3 QUEBRA-MOLAS NAS SEGUINTES RUAS:</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1652/1652_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1652/1652_texto_integral.pdf</t>
   </si>
   <si>
     <t>PAGAMENTO DE MÃO DE OBRA DA CASA PAROQUIAL DA IGREJA CATOLICA.</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1653/1653_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1653/1653_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER MATA-BURROS E COLOCAR BUEIROS NA ESTRADA QUE LIGA CABECEIRA GRANDE A ESTRADA DE UNAI.</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1654/1654_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1654/1654_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAR NA SEDE DO MUNICIPIO POSTO DE SERVIÇOS BANCARIOS DO ESTADO DE MINAS - BEMGE.</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1655/1655_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1655/1655_texto_integral.pdf</t>
   </si>
   <si>
     <t>ISENTAR A COBRANÇA DE IPTU PARA ANO DE 1997.</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1656/1656_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1656/1656_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE AGENCIA BANCARIA AQUI EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1657/1657_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1657/1657_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO QUE SEJA FEITO UM TRABALHO JUNTOAS EMPRESAS PRIVADAS FABRICANTES DE TIJOLOS, TELHAS,CERAMICAS E OUTROS OFERECENDO AS MESMAS INCENTIVOS PARA SUA INSTALAÇÃO AQUI EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1658/1658_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1658/1658_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE COLOCAR UM ESCRITORIO DE REPRESENTAÇÃO DA ADMINISTRAÇÃO FAZENDARIA - SIAT AQUI EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1659/1659_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1659/1659_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ABERTURA DE UMA FABRICA DE MEIO-FIOS E COLOCAÇÃO DOS MESMOS NAS RUAS ASFALTADAS, DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1660/1660_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1660/1660_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONSTRUIR  UMA PONTE NO CORREGO DO VÃO DO MOREIRA NA RODOVIA QUE LIGA CABECEIRA GRANDE A PALMITAL  E BRASILIA.</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1661/1661_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1661/1661_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM TERMINAL RODOVIARIO.</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1662/1662_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1662/1662_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE COODERNAR ESFORÇOS E DESIGNAR UM LOCAL PARA A CONSTRUÇÃO DE UMA FEIRA PERMANENTE DE PRODUTOS HORTIFRUTIGRANJEIROS EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1663/1663_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1663/1663_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE REFORMAR AS ESCOLAS DE PAU-TERRA E BONSUCESSO.</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1664/1664_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1664/1664_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVINDECIAS NO SENTIDO DE COMPRAR MAQUINAS NECESSARIAS PRA CONSERTO E CONSERVAÇÃO DAS ESTRADAS.</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1665/1665_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1665/1665_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO AS JUIZ ELEITORAL, PARA INSTALAÇÃO DE UMA URNA NO POVOADO DO PAU-TERRA.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1666/1666_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1666/1666_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAR GUARDAS NOTURNO NOS ORGÃOS PÚBLICOS DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1667/1667_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1667/1667_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM PRONTO SOCORRO(AMBULATORIO)COM UM LABORATORIO DE ANALISES CLINICAS.</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1668/1668_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1668/1668_texto_integral.pdf</t>
   </si>
   <si>
     <t>COMUNICAR AS FACULDADES DE MEDICINA DA EXISTENCIAS DE CARGOS VAGOS PARA MEDICOS.</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1669/1669_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1669/1669_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR PARADAS DE ONIBUS EM PONTOS ESTRATEGICOS.</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1670/1670_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1670/1670_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UM CRONOGRAMA DE PAGAMENTO DOS SALÁRIOS  DOS SERVIDORES MUNICIPAIS PARA O ULTIMO DIA UTIL DE CADA MÊS.</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1671/1671_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1671/1671_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR A SEDE DA CAMARA MUNICIPAL DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1672/1672_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1672/1672_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER UMA OPERAÇÃO DE TAPA BURACOS NAS NOSSAS ESTRADAS.</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1673/1673_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1673/1673_texto_integral.pdf</t>
   </si>
   <si>
     <t>EXIGIR AOS MORADORES QUE TAPEM AS CISTENAS EXISTENTES NA CIDADE E QUE PROMOVA FISCALIZAÇÃO PERMANENTE COM VISITAS.</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1674/1674_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1674/1674_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE DESIGNAR VISITAS PERIODICAS DE UM DENTISTA E UM MEDICO AOS POVOADOS DO PAU-TERRA E BONSUCESSO, PELO MENOS UMA VEZ POR MÊS.</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1675/1675_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1675/1675_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONTRUIR UMA FEIRA PERMANENTE EM PALMITAL.</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1676/1676_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1676/1676_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE REFORMAR E ILUMINAS AS QUADRAS ESPORTIVAS EM CABECEIRA GRANDE E PALMITAL.</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1677/1677_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1677/1677_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DE PARECER NA ORDEM DO DIA DA 11° REUNIÃO ORDINARIA.</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1678/1678_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1678/1678_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CRIAR UMA HORTA COMUNITÁRIA EM CABECEIRA GRANDE E PALMITAL.</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1679/1679_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1679/1679_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE REFORMAR A ESCOLA DE RIACHO.</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1680/1680_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1680/1680_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A DESPESA DO PARECER DA COMISSÕES PERMANENTES E INCLUSÃO NA ORDEM DO DIA A REUNIÃO.</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1681/1681_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1681/1681_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE REGULARIZAR O SISTEMA DE CAPTAÇÃO E DISTRIBUIÇÃO DE ÁGUA NA SEDE DO MUNICIPIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1682/1682_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1682/1682_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR A AQUISIÇÃO DE UM CARRO PIPA PARA MOLHAR AS RUAS DE CABECEIRA GRANDE E PALMITAL EM ÉPOCA SECA.</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1683/1683_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1683/1683_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR TÚMULOS NAS SEPULTURAS EXISTENTES, CARNEIRA PARA FUTURAS SEPULTURAS E REGISTRO PARA TODAS.</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1684/1684_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1684/1684_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUERER DO PREFEITO CONVENIO COM A EMATER/MG PARA ATENDER AOS AGROPECUARISTAS.</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1685/1685_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1685/1685_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UM PONTO DE PARTIDA DOS BOIAS-FRIAS PARA O TRABALHO E O OFERECIMENTO DE LANCHES AOS MESMOS.</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1686/1686_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1686/1686_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONTATOS E ESFOÇOS JUNTO A AUTORIDADE MAIORES DO MINISTÉRIO DA EDUCAÇÃO E CULTURA PARA A AQUISIÇÃO DE UM PRÉDIO PARA O CAIC.</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1687/1687_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1687/1687_texto_integral.pdf</t>
   </si>
   <si>
     <t>DESLOCAR ATÉ A SEDE DO MUNICIPIO UM OU MAIS BANCÁRIOS COM O PROPÓSITO DE EFETUAR PAGAMENTO DOS APOSENTADOS E PENSIONISTAS.</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1688/1688_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1688/1688_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE IMPLANTAR O PROJETO AÇÃO GLOBAL.</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1689/1689_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1689/1689_texto_integral.pdf</t>
   </si>
   <si>
     <t>REATIVAR O POÇO ARTESIANO DO PAU-TERRA E CONSTRUIR OUTRO NO BONSUCESSO.</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1690/1690_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1690/1690_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS EM CARATER DE EMERGENCIA REFORMAR A REDE ELETRICA DA ESCOLA MUNICIPAL JOAQUIM DE MENDONÇA.</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1691/1691_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1691/1691_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO A CELEBRAR CONVENIO COM ASSOCIAÇÃO DOS MUNICIPIOS ADJACENTES.</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1692/1692_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1692/1692_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE DETERMINAR A CONSTRUÇÃO DE UMA QUADRA DE ESPORTES NA AREA DA ESCOLA MUNICIPAL JOAQUIM MENDONÇA.</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1693/1693_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1693/1693_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE UMA PONTE ENTRE O RIBEIRÃO RONCADOR NA RODOVIA UNAI/CABECEIRAS.</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1694/1694_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1694/1694_texto_integral.pdf</t>
   </si>
   <si>
     <t>COLOCAÇÃO DE TABUAS SOBRE A PONTE DO CORREGO CABACEIRAS MEDIANTE CONVENIO COM A PREFEITURA.</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1695/1695_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1695/1695_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS DE REBAIXAR OS MORROS NA RODOVIA PALMITAL.</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1696/1696_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1696/1696_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE AMPLIAR O POSTO DE SAUDE.</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1697/1697_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1697/1697_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISPENSA DO PARECER DAS COMISSÕES PERMANENTES E INCLUSÃO NA ORDEM DO DIA.</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1698/1698_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1698/1698_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA QUADRA DE ESPORTES COMPLETA</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1699/1699_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1699/1699_texto_integral.pdf</t>
   </si>
   <si>
     <t>PERDIR PRORROGAÇÃO POR MAIS 2 DIAS DO PRAZO DE EMISSÃO DE PARECE.</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1700/1700_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1700/1700_texto_integral.pdf</t>
   </si>
   <si>
     <t>EMPREENDER ESFORÇOS PARA A CONSTRUÇÃO DE UM GINASIO COBERTO PARA CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1701/1701_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1701/1701_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER INFORMAÇÕES E PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1702/1702_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1702/1702_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA A AQUISIÇÃO DE UM IMÓVEL E DÁ OUTRAS PROVIDÊNCIAS.</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1703/1703_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1703/1703_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR REGISTRO PARA AS PESSOAS CARENTES DA NOSSA CIDADE.</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1704/1704_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1704/1704_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS CONVENIO COM O CENTRO COMUNITARIO PARA FAZER COBERTURA ILUMINAÇÃO E CERCAMENTO DE ALVENARIA NA QUADRA PERTENCENTE AO MESMO</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1705/1705_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1705/1705_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PROVIDENCIA NO SENTIDO DE CRIAR, ORGANIZAR E IMPLANTAR UMA BIBLIOTECA PUBLICA EM PALMITAL. </t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1706/1706_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1706/1706_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UM PARQUE RECREATIVO DE LAZER E DIVERSÃO EM PALMITAL E NA SEDE DO MUNICIPIO,PROVENDO INCLUSIVE SOBRE SEUS EQUIPAMENTOS E INSTALAÇÃO.</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1707/1707_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1707/1707_texto_integral.pdf</t>
   </si>
   <si>
     <t>INSTALAÇÃO DE DOIS TEFEFONES PUBLICOS.</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1708/1708_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1708/1708_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO A CEMIG PARA COLOCAÇÃO DE LAMPÂDAS NOVAS EM SUBSTIRUIÇÃO AS QUEIMADAS.</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1709/1709_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1709/1709_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROPOSTAS DE LIMITES PARA CRIAÇÃO DO DISTRITO DE PALMITAL OBSERVANDO O DISPOSTO NOS ART.32,33 E 34 COM O DISPOSTO NO ART. 7ª,IV DA LEI COMPLEMENTAR ESTADUAL  Nº 37 DE 18 DE JANEIRO DE 1995.</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1710/1710_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1710/1710_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAR BALANCETES CONTÁBEIS E ORÇAMENTARIAS  DOS MESES DE JANEIRO, FEVEREIRO E MARÇO DE 1997.</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1711/1711_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1711/1711_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS JUNTO AOS ORGÃOS COMPETENTES DESTACAMENTO DE PESSOAL PARA EMITIR CARTEIRA DE IDENTIDADE CARTEIRA DE TRABALHO EM CABECEIRA GRANDE E PALMITAL.</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1712/1712_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1712/1712_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONTRATAR OU DESIGNAR UM FUNCIONARIO PARA ZELAR E EXECUTAR OD SERVIÇOS DE CEMITÉRIO DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1713/1713_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1713/1713_texto_integral.pdf</t>
   </si>
   <si>
     <t>ADQUIRIR EQUIPAMENTO DE OXIGENIO, SERVIDOR CAPACITADO PARA UTILIZAR O EQUIPAMENTO E CURSO DE PRIMEIROS SOCORROS.</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1714/1714_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1714/1714_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR CALÇADAS NAS RUAS ONDE JA EXITEM MEIO-FIO.</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1715/1715_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1715/1715_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAR POR 2 DIAS O PRAZO PARA ENTREGA DE PARECERES, CONSIDERANDO A COMPLEXIDADE DA MATÉRIA.</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf</t>
   </si>
   <si>
     <t>SEPARAR UMA AREA PARA CONSTRUÇÃO DE UM PARQUE DE EXPOSIÇÕES NA SEDE DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1717/1717_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1717/1717_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS PARA DETERMINAR MEDIANTE A LEI, A EXCLUSÃO DO CREDITO TRIBUTÁRIO DECORRENTE DO LANÇAMENTO DO IMPOSTO PREDIAL E TERRITORIAL URBANO, RELATIVO AO EXERCICÍO DE 1997.</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1718/1718_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1718/1718_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE DOTAR A CAMARA MUNICIPAL DE CABECEIRA GRANDE DE EQUIPAMENTOS MINIMOS NECESSARIOS A SUA ATIVIDADE.</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1719/1719_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1719/1719_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE DESALOJAR OS OCUPANTES DO IMOVEL NA PRAÇA SÃO JOSÉ DE PROPRIEDADE DO MUNICIPIO E PROVIDENCIAR MORADIA DIGNA PARA ELAS.</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1720/1720_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1720/1720_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUER PROVIDENCIAS AO SENHOR PREFEITO MUNICIPAL.</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1721/1721_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1721/1721_texto_integral.pdf</t>
   </si>
   <si>
     <t>DETERMINAR A COLOCAÇÃOP MENSAL DOS BALANCETES DO PODER EXECUTIVO.</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1722/1722_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1722/1722_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO COM SUPORTE REGIMENTAL REUNIÃO CONJUNTA DAS COMISSÕES PERMANENTES DE LEGISLAÇÃO, JUSTIÇA E REDAÇÃO E DE SAÚDE, SANEAMENTO E ASSISTENCIA SOCIAL.</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1723/1723_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1723/1723_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE INSTALAÇÃO DE PORTAS E VITRÔS NA ESTAÇÃO DE TRATAMENTO DE ÁGUA.</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1724/1724_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1724/1724_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NOS SENTIDO DE CONSTRUIR 2 QUEBRA-MOLAS SENDO UM NA RUA PEDRO COSTA ESQUINA COM A RUA UNAÍ E OUTRO NA RUA UNAÍ ESQUINA COM A PEDRO COSTA.</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1730/1730_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1730/1730_texto_integral.pdf</t>
   </si>
   <si>
     <t>RETIRADA DA ORDEM DO DIA DA 21ª REUNIÃO ORDINÁRIA, DO REQUERIMENTO Nª 103/97, DE MINHA OUTORIA.</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1731/1731_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1731/1731_texto_integral.pdf</t>
   </si>
   <si>
     <t>AQUISIÇÃO OU LOCAÇÃO DE VEICULO UNIVERSITÁRIO DE CABECEIRA GRANDE E PALMITAL E BRASILIA.</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1732/1732_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1732/1732_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE INSTALAR EM BRASILIA UMA REPRESENTAÇÃO DE CABECEIRA GRANDE PARA DAR ASSISTENCIA AOS MORADORES DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1733/1733_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1733/1733_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONSTRUIR UMA PISTA DE POUSO E DECOLAGEM COM A INFRAESTRUTURA NECESSÁRIA PARA ATENDER A AERONAVES DE MEDIO E PEQUENO POSTE.</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1734/1734_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1734/1734_texto_integral.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O MUNICIPIO A CONTRATAR COM O BANCO DO BRASIL OPERAÇÕES DE CREDITO COM OUTORGA DE GARANTIA E DA OUTRAS PROVIDENCIAS.</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1735/1735_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1735/1735_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER RECAPIAMENTO DE TODAS AS RUAS ASFALTADAS E TAMBÉM NAS RUAS COM CALÇAMENTO DE PEDRAS.</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1736/1736_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1736/1736_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUIR UMA PISTA DE POUSO E  DECOLAGEM PARA AERONAVE DE PEQUENO DE GRANDE POSTE E ADQUIRIR UM TERRENO POR COMPRA OU DESAPROPRIAÇÃO.</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1737/1737_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1737/1737_texto_integral.pdf</t>
   </si>
   <si>
     <t>AMPLIAR O ATENDIMENTO NO POSTO DE SAÚDE DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1738/1738_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1738/1738_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSERTAR O REGISTRO AO LADO DA CASA DO SENHOR SALVADOR.</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1739/1739_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1739/1739_texto_integral.pdf</t>
   </si>
   <si>
     <t>TRANSFORMAR A AMBULANCIA TIPO BELINA NUMA FUNERARIA.</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1740/1740_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1740/1740_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER REPAROS NA PONTE SOBRE O RIBEIRÃO SANTA MARIA QUE ESTA ALGUMAS TABUAS DE SUA BASE QUEBRADASE TAMBEM CORRIMÃO.</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1741/1741_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1741/1741_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONTRATAR SERVIÇOS TOPOGRAFICOS PARA FAZER O MAPEAMENTO E PLANEJAMENTO URBANISTICO DO LOTEAMENTO.</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1742/1742_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1742/1742_texto_integral.pdf</t>
   </si>
   <si>
     <t>DISTRIBUIR LIXEIRAS EM PONTOS ESTRATEGICOS DE CABECEIRA GRANDE E PALMITAL.</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1743/1743_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1743/1743_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER CANALIZAÇÃO PARA A REDE DE ESGOSTO, NAS RUAS DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1744/1744_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1744/1744_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE FAZER CAPTAÇÃO PARA CONTER AS AGUAS PLUVIAIS PARA EVITAR O ASSEORAMENTO DO CORREGO CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1745/1745_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1745/1745_texto_integral.pdf</t>
   </si>
   <si>
     <t>FAZER FISCALIZAÇÃO PREVENTIVA NO NOSSO MUNICIPIO NOS ESTABELECIMENTO QUE COMERCIALIZAREM O GÁS LIQUEFEITO DE PETROLEO(GÁS DE COZINHA).</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1746/1746_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1746/1746_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE DUPLICAÇÃO DA AVENIDA CENTRAL PARA TERMINAR EM UM BALÃO A SER CONSTRUIDO NA DIVISA COM O PATRIMONIO DO MUNICIPIO.</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1747/1747_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1747/1747_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE CONSTRUIR UMA MICRO DE RECICLAGEM EM CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1748/1748_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1748/1748_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ENCASCALHAMENTO DE TODA PARTE LESTE  DA CIDADE DE CABECEIRA GRANDE.</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1749/1749_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1749/1749_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE O ASFALMENTO DAS VIAS QUE DÃO ACESSO A SAÍDA PARA CABECEIRA DE GOIÁS E SAÍDA DO DISTRITO FEDERAL.</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1750/1750_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1750/1750_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE ENCASCALHAMENTO, INSTALAÇÃO DE ÁGUA E ILUMINAÇÃO PÚBLICA NO LOTEAMENTO RECENTIMENTE OCUPADO.</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1751/1751_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1751/1751_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIE LIXEIRAS PARA A PORTA DE CADA AÇOUGUE PARA DEPOSITO DE OSSOS.</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1752/1752_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1752/1752_texto_integral.pdf</t>
   </si>
   <si>
     <t>CONSTRUÇÃO DE 3 SALIENCIAS NO POVOADO DO PAU-TERRA NA RODOVIA SOB A JURISDIÇÃO DO DER/MG.</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1753/1753_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1753/1753_texto_integral.pdf</t>
   </si>
   <si>
     <t xml:space="preserve">PRORROGAÇÃO POR DOIS DIAS, DO PRAZO QUE DISPOE PARA EMISSÃO DE PARECER, CONSIDERANDO A COMPLEXIDADE DA MATÉRIA. </t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1754/1754_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1754/1754_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DO PRAZO QUE DISPOE PARA EMISSÃO DE PARECER.</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1755/1755_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1755/1755_texto_integral.pdf</t>
   </si>
   <si>
     <t>PRORROGAÇÃO DO PRAZO DE 2 DIAS PARA EMISSÃO DE PARECERES, CONSIDERANDO A COMPLEXIDADE DA MATÉRIA.</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1756/1756_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1756/1756_texto_integral.pdf</t>
   </si>
   <si>
     <t>PROVIDENCIAS NO SENTIDO DE COLOCAR PLACAS DE IDENTIFICAÇÃO DAS RUAS E PRAÇAS DE CABECEIRA GRANDE  E PALMITAL.</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1757/1757_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1757/1757_texto_integral.pdf</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1758/1758_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1758/1758_texto_integral.pdf</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1759/1759_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1759/1759_texto_integral.pdf</t>
   </si>
   <si>
     <t>REQUEIRO A CONVERSÃO DA LEI COMPLEMENTAR Nª001/1997.</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1760/1760_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1760/1760_texto_integral.pdf</t>
   </si>
   <si>
     <t>Requer a reunião conjunta das comissões de Legislação, Justiça e de Redação; de Finanças, Serviços e Obras e</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1761/1761_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1761/1761_texto_integral.pdf</t>
   </si>
   <si>
     <t>SOLICITAR AO PREFEITO AS INFORMAÇÕES ABAIXO.</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1762/1762_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1762/1762_texto_integral.pdf</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1763/1763_texto_integral.pdf</t>
+    <t>http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1763/1763_texto_integral.pdf</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -2422,67 +2422,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/projeto_de_lei_complementar_n_001-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1777/projeto_de_lei_n_001-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1778/projeto_de_lei_no_002-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1779/projeto_de_lei_no_003-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1780/projeto_de_lei_no_004-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1781/projeto_de_lei_no_005-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1782/projeto_de_lei_no_006-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1783/projeto_de_lei_no_007-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1784/projeto_de_lei_no_008-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1785/projeto_de_lei_n_009-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1786/projeto_de_lei_n_010-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1788/projeto_de_lei_n_012-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1790/projeto_de_lei_n_013-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1789/projeto_de_lei_n_014-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1791/projeto_de_lei_n015-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1792/projeto_de_lei_n_016-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1793/projeto_de_lei_n_017-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1794/projeto_de_lei_n_018-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_n_019-1997_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_n_020-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_n_021-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_n_022-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_n_24-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_n025-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/projeto_de_lei_n_027-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/projeto_de_lei_n028-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/projeto_de_lei_n029-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/projeto_de_lei_n030-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_n031-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_n032-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/projeto_de_lei_n033-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/projeto_de_resolucao_n_001-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/projeto_de_resolucao__n_002-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/projeto_de_resolucao_n_003-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/pr_04.1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/projeto_de_resolucao_n_005-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1763/1763_texto_integral.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1764/1764_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1765/1765_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1766/1766_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1767/1767_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1768/1768_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1769/1769_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1770/1770_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1771/1771_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1772/1772_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1773/1773_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1774/1774_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1775/1775_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1776/1776_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1802/projeto_de_lei_complementar_n_001-1997.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1803/1803_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1777/projeto_de_lei_n_001-97.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1778/projeto_de_lei_no_002-97.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1779/projeto_de_lei_no_003-97.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1780/projeto_de_lei_no_004-97.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1781/projeto_de_lei_no_005-97.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1782/projeto_de_lei_no_006-97.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1783/projeto_de_lei_no_007-97.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1784/projeto_de_lei_no_008-97.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1785/projeto_de_lei_n_009-1997.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1786/projeto_de_lei_n_010-1997.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1787/1787_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1788/projeto_de_lei_n_012-1997.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1790/projeto_de_lei_n_013-1997.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1789/projeto_de_lei_n_014-1997.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1791/projeto_de_lei_n015-1997.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1792/projeto_de_lei_n_016-1997.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1793/projeto_de_lei_n_017-1997.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1794/projeto_de_lei_n_018-1997.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1795/projeto_de_lei_n_019-1997_2.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1809/projeto_de_lei_n_020-1997.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1810/projeto_de_lei_n_021-1997.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1811/projeto_de_lei_n_022-1997.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1796/1796_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1797/projeto_de_lei_n_24-1997.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1798/projeto_de_lei_n025-97.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1799/1799_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1804/projeto_de_lei_n_027-97.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1805/projeto_de_lei_n028-97.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1806/projeto_de_lei_n029-97.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1807/projeto_de_lei_n030-97.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1808/projeto_de_lei_n031-97.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1800/projeto_de_lei_n032-97.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/1801/projeto_de_lei_n033-97.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3016/projeto_de_resolucao_n_001-97.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3017/projeto_de_resolucao__n_002-97.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3018/projeto_de_resolucao_n_003-97.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3019/pr_04.1997.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/sapl/public/materialegislativa/1997/3020/projeto_de_resolucao_n_005-97.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1632/1632_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1633/1633_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1634/1634_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1635/1635_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1636/1636_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1637/1637_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1638/1638_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1639/1639_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1640/1640_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1642/1642_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1643/1643_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1644/1644_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1645/1645_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1646/1646_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1647/1647_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1648/1648_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1649/1649_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1650/1650_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1651/1651_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1652/1652_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1653/1653_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1654/1654_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1655/1655_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1656/1656_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1657/1657_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1658/1658_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1659/1659_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1660/1660_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1661/1661_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1662/1662_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1663/1663_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1664/1664_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1665/1665_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1666/1666_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1667/1667_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1668/1668_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1669/1669_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1670/1670_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1671/1671_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1672/1672_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1673/1673_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1674/1674_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1675/1675_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1676/1676_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1677/1677_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1678/1678_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1679/1679_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1680/1680_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1681/1681_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1682/1682_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1683/1683_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1684/1684_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1685/1685_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1686/1686_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1687/1687_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1688/1688_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1689/1689_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1690/1690_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1691/1691_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1692/1692_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1693/1693_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1694/1694_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1695/1695_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1696/1696_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1697/1697_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1698/1698_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1699/1699_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1700/1700_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1701/1701_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1702/1702_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1703/1703_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1704/1704_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1705/1705_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1706/1706_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1707/1707_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1708/1708_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1709/1709_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1710/1710_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1711/1711_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1712/1712_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1713/1713_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1714/1714_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1715/1715_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1716/1716_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1717/1717_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1718/1718_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1719/1719_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1720/1720_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1721/1721_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1722/1722_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1723/1723_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1724/1724_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1730/1730_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1731/1731_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1732/1732_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1733/1733_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1734/1734_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1735/1735_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1736/1736_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1737/1737_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1738/1738_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1739/1739_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1740/1740_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1741/1741_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1742/1742_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1743/1743_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1744/1744_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1745/1745_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1746/1746_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1747/1747_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1748/1748_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1749/1749_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1750/1750_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1751/1751_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1752/1752_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1753/1753_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1754/1754_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1755/1755_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1756/1756_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1757/1757_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1758/1758_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1759/1759_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1760/1760_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1761/1761_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1762/1762_texto_integral.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.cabeceiragrande.mg.leg.br/media/./sapl/public/materialegislativa/1997/1763/1763_texto_integral.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <dimension ref="A1:H180"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="15.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="121.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="120.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="212.85546875" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>